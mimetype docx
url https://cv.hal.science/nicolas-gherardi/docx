--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -485,991 +485,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved study of the electron temperature and number density of argon metastable atoms in argon-based dielectric barrier discharges</w:t>
+                <w:t xml:space="preserve">Influence of a square pulse voltage on argon-ethyl lactate discharges and their plasma-deposited coatings using time-resolved spectroscopy and surface characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Desjardins</w:t>
+                <w:t xml:space="preserve">Morgane Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Laurent</w:t>
+                <w:t xml:space="preserve">Edouard Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Durocher-Jean</w:t>
+                <w:t xml:space="preserve">Maximilian Meichelboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Gherardi</w:t>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaa5d9⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.103504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5046181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287076v1</w:t>
+                <w:t xml:space="preserve">hal-03287072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a square pulse voltage on argon-ethyl lactate discharges and their plasma-deposited coatings using time-resolved spectroscopy and surface characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of memory effect in atmospheric pressure dielectric barrier discharge in nitrogen with small oxygen or nitric oxide addition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Laurent</w:t>
+                <w:t xml:space="preserve">X Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Desjardins</w:t>
+                <w:t xml:space="preserve">M Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Meichelboeck</w:t>
+                <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Belinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (10), pp.103504. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (35), pp.354001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5046181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aad472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287072v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of memory effect in atmospheric pressure dielectric barrier discharge in nitrogen with small oxygen or nitric oxide addition</w:t>
+                <w:t xml:space="preserve">Time-resolved study of the electron temperature and number density of argon metastable atoms in argon-based dielectric barrier discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Tyl</w:t>
+                <w:t xml:space="preserve">E Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Lin</w:t>
+                <w:t xml:space="preserve">M Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bouzidi</w:t>
+                <w:t xml:space="preserve">A Durocher-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dap</w:t>
+                <w:t xml:space="preserve">G Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+                <w:t xml:space="preserve">N Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (35), pp.354001. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.015015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aad472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaa5d9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286917v1</w:t>
+                <w:t xml:space="preserve">hal-03287076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from diffuse to self-organized discharge in a high frequency dielectric barrier discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Interaction of atomized colloid with an ac electric field in a dielectric barrier discharge reactor used for deposition of nanocomposite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017160487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (7), pp.075201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa515f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915398v1</w:t>
+                <w:t xml:space="preserve">hal-03286919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrate outgassing on the plasma properties during wood treatment in He dielectric barrier discharges at atmospheric pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Profili</w:t>
+                <w:t xml:space="preserve">Transition from diffuse to self-organized discharge in a high frequency dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201600172⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (1), pp.10802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017160487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287078v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of fluorocarbon groups on wood surfaces using the jet of an atmospheric-pressure dielectric barrier discharge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Profili</w:t>
+                <w:t xml:space="preserve">Influence of substrate outgassing on the plasma properties during wood treatment in He dielectric barrier discharges at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reetesh Kumar Gangwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00226-017-0958-x⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.1600172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201600172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362643v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of atomized colloid with an ac electric field in a dielectric barrier discharge reactor used for deposition of nanocomposite coatings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Belinger</w:t>
+                <w:t xml:space="preserve">Deposition of fluorocarbon groups on wood surfaces using the jet of an atmospheric-pressure dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vlad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sarkissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (7), pp.075201. </w:t>
+              <w:t xml:space="preserve">Wood Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (6), pp.1339-1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa515f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00226-017-0958-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286919v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of argon dielectric barrier discharges applied to ethyl lactate plasma polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Meichelboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1533,64 +1533,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of nanocomposite coatings on wood using cold discharges at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koronai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,846 +1657,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the voltage waveform during nanocomposite layer deposition by aerosol-assisted atmospheric pressure Townsend discharge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Levasseur</w:t>
+                <w:t xml:space="preserve">Determination of the electron temperature in plane-to-plane He dielectric barrier discharges at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R K Gangwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4959994⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/015011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492705v1</w:t>
+                <w:t xml:space="preserve">hal-01310930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nebulization of Nanocolloidal Suspensions for the Growth of Nanocomposite Coatings in Dielectric Barrier Discharges</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Flame Retardant Thin Films Synthesized by Atmospheric Pressure PECVD through the High Co-deposition Rate of Hexamethyldisiloxane and Triethylphosphate on Polycarbonate and Polyamide-6 Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hilt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Duday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Berné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201500223⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (19), pp.12422-12433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b01819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01611230v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the electron temperature in plane-to-plane He dielectric barrier discharges at atmospheric pressure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+                <w:t xml:space="preserve">Nebulization of Nanocolloidal Suspensions for the Growth of Nanocomposite Coatings in Dielectric Barrier Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja Koronai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/015011⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (10), pp.981--989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201500223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310930v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Flame Retardant Thin Films Synthesized by Atmospheric Pressure PECVD through the High Co-deposition Rate of Hexamethyldisiloxane and Triethylphosphate on Polycarbonate and Polyamide-6 Substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Hilt</w:t>
+                <w:t xml:space="preserve">DBD reactor design and optimization in continuous AP-PECVD from HMDSO/N-2/N2O mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hotmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Choquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b01819⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (2), pp.20801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2016150525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099118v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DBD reactor design and optimization in continuous AP-PECVD from HMDSO/N-2/N2O mixture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Cozzolino</w:t>
+                <w:t xml:space="preserve">Atmospheric Pressure Plasma Polymer of Ethyl Lactate: In Vitro Degradation and Cell Viability Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Koehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gad Sabbatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Hoesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2016150525⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (7), pp.711-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201500211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818768v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Pressure Plasma Polymer of Ethyl Lactate: In Vitro Degradation and Cell Viability Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+                <w:t xml:space="preserve">Influence of the voltage waveform during nanocomposite layer deposition by aerosol-assisted atmospheric pressure Townsend discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chaneac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.201500211⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (5), pp.053302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4959994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04099122v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma polymerisation of an allyl organophosphate monomer by atmospheric pressure pulsed-PECVD</w:t>
               </w:r>
@@ -2616,51 +2616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of Dielectric Barrier Discharges in the Presence of Structurally Inhomogeneous Wood Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Bouarouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2750,51 +2750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling study of organization phenomena in dielectric barrier discharges with structurally inhomogeneous wood substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding of Nitrogen in Helium DBD: Consequences on the Self-Organization of the Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 550, pp.012044. </w:t>
@@ -3390,51 +3390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of substrate outgassing on the formation dynamics of either hydrophilic or hydrophobic wood surfaces in atmospheric-pressure, organosilicon plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3524,64 +3524,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Deposition of an Organophosphorus Coating at Atmospheric Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hilt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Duday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,51 +3787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of N 2 O and O 2 addition to nitrogen Townsend dielectric barrier discharges at atmospheric pressure on the absolute ground-state atomic nitrogen density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3930,51 +3930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (14), pp.144104. </w:t>
@@ -4240,315 +4240,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Pressure Low Temperature Direct Plasma Technology: Status and Challenges for Thin Film Deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+                <w:t xml:space="preserve">Deposition of Hydrophobic Functional Groups on Wood Surfaces Using Atmospheric-Pressure Dielectric Barrier Discharge in Helium-Hexamethyldisiloxane Gas Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (11-12), pp.1041-1073. </w:t>
+              <w:t xml:space="preserve">, 2012, 9 (11-12), pp.1168-1175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201200029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201100222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396243v1</w:t>
+                <w:t xml:space="preserve">hal-03819387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of Hydrophobic Functional Groups on Wood Surfaces Using Atmospheric-Pressure Dielectric Barrier Discharge in Helium-Hexamethyldisiloxane Gas Mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
+                <w:t xml:space="preserve">Atmospheric Pressure Low Temperature Direct Plasma Technology: Status and Challenges for Thin Film Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (11-12), pp.1168-1175. </w:t>
+              <w:t xml:space="preserve">, 2012, 9 (11-12), pp.1041-1073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201100222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201200029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03819387v1</w:t>
+                <w:t xml:space="preserve">hal-04396243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasmooth Silver Thin Film Electrodes with High Polar Liquid Wettability for OLED Microcavity Application</w:t>
               </w:r>
@@ -4664,51 +4664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Spark Discharge Size on a Plasma Synthetic Jet Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4934,315 +4934,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-beam deposited ultra-smooth silver thin film on glass with different nucleation layers: An optimization study for OLED micro-cavity application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of C2H4/N2 Ratio in an Atmospheric Pressure Dielectric Barrier Discharge on the Plasma Deposition of Hydrogenated Amorphous Carbon-Nitride Films (a-C:N:H)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Melpignano</w:t>
+                <w:t xml:space="preserve">Hervé Glénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cioarec</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaétan Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2010.03.022⟩</w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (2), pp.213-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11090-010-9214-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362619v1</w:t>
+                <w:t xml:space="preserve">hal-04098992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of C2H4/N2 Ratio in an Atmospheric Pressure Dielectric Barrier Discharge on the Plasma Deposition of Hydrogenated Amorphous Carbon-Nitride Films (a-C:N:H)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+                <w:t xml:space="preserve">E-beam deposited ultra-smooth silver thin film on glass with different nucleation layers: An optimization study for OLED micro-cavity application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melpignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cioarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Laroche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 30 (2), pp.213-239. </w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.1111-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11090-010-9214-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2010.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098992v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of nanoparticles and nanorods in a N2–C2H4–H2 atmospheric pressure dielectric barrier Townsend discharge</w:t>
               </w:r>
@@ -5254,51 +5254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5351,471 +5351,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gas flow dynamics on discharge stability and on the uniformity of atmospheric pressure PECVD thin film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+                <w:t xml:space="preserve">Deposition of functional hydrogenated amorphous carbon-nitride film (a-CN:H) using C 2 H 4 /N 2 townsend dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionut Enache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+                <w:t xml:space="preserve">S. Turgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125201⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2), pp.22820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818764v1</w:t>
+                <w:t xml:space="preserve">hal-04098965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of functional hydrogenated amorphous carbon-nitride film (a-CN:H) using C 2 H 4 /N 2 townsend dielectric barrier discharge</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Absolute nitrogen atom density measurements by two-photon laser-induced fluorescence spectroscopy in atmospheric pressure dielectric barrier discharges of pure nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Massines</w:t>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (2), pp.22820. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (7), pp.073302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3225569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04098965v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute nitrogen atom density measurements by two-photon laser-induced fluorescence spectroscopy in atmospheric pressure dielectric barrier discharges of pure nitrogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+                <w:t xml:space="preserve">Influence of gas flow dynamics on discharge stability and on the uniformity of atmospheric pressure PECVD thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (12), pp.125201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3225569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03819394v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the understanding of homogeneous dielectric barrier discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5926,64 +5926,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savin De Larclause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6168,64 +6168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Phenomena in an Atmospheric-Pressure Townsend Discharge Fed by N2/N2O/HMDSO Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,702 +6308,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial spore inactivation by atmospheric-pressure plasmas in the presence or absence of UV photons as obtained with the same gas mixture</w:t>
+                <w:t xml:space="preserve">Electrical model of the atmospheric pressure glow discharge (APGD) in helium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Boudam</w:t>
+                <w:t xml:space="preserve">I. Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Moisan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/16/S07⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (1), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2005086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362603v1</w:t>
+                <w:t xml:space="preserve">hal-04700526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical model of the atmospheric pressure glow discharge (APGD) in helium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial spore inactivation by atmospheric-pressure plasmas in the presence or absence of UV photons as obtained with the same gas mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Boudam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Enache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">B Saoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cambronne</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (1), pp.15-21. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (16), pp.3494-3507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap:2005086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/16/S07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700526v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glow and Townsend dielectric barrier discharge in various atmosphere</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric pressure plasma deposition of thin films by Townsend dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ségur</w:t>
+                <w:t xml:space="preserve">Françoise Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Fornelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S42⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 200 (5-6), pp.1855-1861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700524v1</w:t>
+                <w:t xml:space="preserve">hal-05362599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical model and analysis of the transition from an atmospheric pressure Townsend discharge to a filamentary discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glow and Townsend dielectric barrier discharge in various atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F Massines</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (12B), pp.B577-B588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/4/004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04700520v1</w:t>
+                <w:t xml:space="preserve">hal-04700524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure plasma deposition of thin films by Townsend dielectric barrier discharge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonella Fornelli</w:t>
+                <w:t xml:space="preserve">Electrical model and analysis of the transition from an atmospheric pressure Townsend discharge to a filamentary discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Martin</w:t>
+                <w:t xml:space="preserve">J-P Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 200 (5-6), pp.1855-1861. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (4), pp.530-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2005.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/4/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362599v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical model of an atmospheric pressure Townsend-like discharge (APTD)</w:t>
               </w:r>
@@ -7028,51 +7028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (2), pp.173-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7118,64 +7118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric pressure PE-CVD of silicon based coatings using a glow dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7525,260 +7525,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Dielectric Barrier Discharge Atmosphere and Physics on Polypropylene Surface Treatment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Mechanisms controlling the transition from glow silent discharge to streamer discharge in nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Croquesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasmas and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1011365306501⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (3), pp.536-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/27.928953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361615v1</w:t>
+                <w:t xml:space="preserve">hal-05361612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms controlling the transition from glow silent discharge to streamer discharge in nitrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Dielectric Barrier Discharge Atmosphere and Physics on Polypropylene Surface Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Massines</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Croquesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasmas and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 6 (1-2), pp.35-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011365306501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/27.928953⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05361612v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from glow silent discharge to micro-discharges in nitrogen gas</w:t>
               </w:r>
@@ -7906,51 +7906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silane-Based Coatings on Polypropylene, Deposited by Atmospheric Pressure Glow Discharge Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8035,64 +8035,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach to SiO2 deposit using a N2-SiH4-N2O glow dielectric barrier controlled discharge at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 33 (19), pp.L104-L108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8456,428 +8456,428 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrical diagnostics of a homogeneous Dielectric Barrier Discharge at atmospheric pressure</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of memory effect in homogeneous atmospheric pressure dielectric barrier discharges in N2/O2 and N2/NO mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kettlitz</w:t>
+                <w:t xml:space="preserve">M. C. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Höft</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Combettes</w:t>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964762v1</w:t>
+                <w:t xml:space="preserve">hal-03987799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of memory effect in a Townsend discharge : quantification of species by laser induced fluorescence spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local electrical diagnostics of a homogeneous Dielectric Barrier Discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kettlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Höft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987798v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of memory effect in homogeneous atmospheric pressure dielectric barrier discharges in N2/O2 and N2/NO mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of memory effect in a Townsend discharge : quantification of species by laser induced fluorescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987799v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 0D model to investigate the plasma chemistry in a Townsend discharge in the mixture N2/O2 : role of the associative ionization mechanisms in the memory effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8993,51 +8993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9092,90 +9092,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local electrical diagnostics of a homogeneous Dielectric Barrier Discharge at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kettlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Höft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th E‌urophysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXIV), July 17-21, 2018, Glasgow (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
@@ -9351,51 +9351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9472,51 +9472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9679,51 +9679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the He metastable in self organized DBD at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9787,90 +9787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Local Current in Homogeneous Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th High Pressure Low Temperature Plasma Chemistry Symposium, Sept 11-16, 2016, Brno (CZECH REPUBLIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Brno, Czech Republic</w:t>
@@ -9899,51 +9899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of TiO2-SiO2 nanocomposite coatings using atmospheric-pressure plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10029,90 +10029,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of silica-like coatings containing metal-oxide NPs by nitrogen-based DBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koronai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
@@ -10141,51 +10141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from diffuse to self organized filament in a high frequency DBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10249,64 +10249,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory effect in Atmospheric Pressure Townsend Discharge in N2 and in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10338,195 +10338,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctionale thin film deposited in an Atmospheric Pressure Townsend Discharge for protecting wood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Profili</w:t>
+                <w:t xml:space="preserve">Self-organized discharge in helium DBD at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE 2014, 14th International Conference on Plasma Surface Engineering, September 15-19, 2014, Garmisch-Partenkirchen (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988484v1</w:t>
+                <w:t xml:space="preserve">hal-03966278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de couches minces nano-composites homogènes par décharge à barrière diélectrique à la pression atmosphérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Characterisation and properties of nano-composite thin film deposited by Atmospheric Pressure Townsend Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10538,1191 +10508,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de la Division Plasma de la SFP,Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">PSE 2014, 14th International Conference on Plasma Surface Engineering, September 15-19, 2014, Garmisch-Partenkirchen (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988432v1</w:t>
+                <w:t xml:space="preserve">hal-03988485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximisation of the working domain of an Atmospheric Pressure Townsend Discharge using a current converter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+                <w:t xml:space="preserve">Synthèse de couches minces nano-composites homogènes par décharge à barrière diélectrique à la pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès de la Division Plasma de la SFP,Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878004v1</w:t>
+                <w:t xml:space="preserve">hal-03988432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized discharge in helium DBD at atmospheric pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Maximisation of the working domain of an Atmospheric Pressure Townsend Discharge using a current converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966278v1</w:t>
+                <w:t xml:space="preserve">hal-03878004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and properties of nano-composite thin film deposited by Atmospheric Pressure Townsend Discharge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Levasseur</w:t>
+                <w:t xml:space="preserve">On the nature of the discharges in samples fed by bipolar pulse like voltage and its possible impact on the detection of PD in machines fed by inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE 2014, 14th International Conference on Plasma Surface Engineering, September 15-19, 2014, Garmisch-Partenkirchen (GERMANY)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on International Symposium on Electrical Insulation and Material (ISEIM) Niigata, JAPAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Niigata, Japan. pp.200 - 203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISEIM.2014.6870753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988485v1</w:t>
+                <w:t xml:space="preserve">hal-03966025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of the discharges in samples fed by bipolar pulse like voltage and its possible impact on the detection of PD in machines fed by inverter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Belinger</w:t>
+                <w:t xml:space="preserve">Synthesis homogeneous nanocomposite thin films by dielectric barrier discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on International Symposium on Electrical Insulation and Material (ISEIM) Niigata, JAPAN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HTPP2014, 13rd High Tech Plasma Processes, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISEIM.2014.6870753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03966025v1</w:t>
+                <w:t xml:space="preserve">hal-03988483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis homogeneous nanocomposite thin films by dielectric barrier discharge at atmospheric pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Plasma deposition of multifunctional, nanostructured coatings on wood surfaces using cold, dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Levasseur</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HTPP2014, 13rd High Tech Plasma Processes, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECWM7, 7th European Conference on Wood Modification, Lisbon, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988483v1</w:t>
+                <w:t xml:space="preserve">hal-03988482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma deposition of multifunctional, nanostructured coatings on wood surfaces using cold, dielectric barrier discharges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+                <w:t xml:space="preserve">Production of seed electrons in atmospheric pressure Townsend discharges in nitrogen/oxygen mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Hotmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECWM7, 7th European Conference on Wood Modification, Lisbon, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988482v1</w:t>
+                <w:t xml:space="preserve">hal-03977063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of seed electrons in atmospheric pressure Townsend discharges in nitrogen/oxygen mixtures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+                <w:t xml:space="preserve">Multifunctionale thin film deposited in an Atmospheric Pressure Townsend Discharge for protecting wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Koronai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
+              <w:t xml:space="preserve">PSE 2014, 14th International Conference on Plasma Surface Engineering, September 15-19, 2014, Garmisch-Partenkirchen (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977063v1</w:t>
+                <w:t xml:space="preserve">hal-03988484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décharge à Barrière Diélectrique (DBD) Homogène dans N2 à pression atmosphérique : Origine et étude de l’effet mémoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les décharges froides à la pression atmosphérique pour le dépôt de couches minces fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasma Québec 2013, Montréal, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Innov’Days, Les propriétés de surface des pièces plastiques, Lyon, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998499v1</w:t>
+                <w:t xml:space="preserve">hal-04165102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocomposite thin films by Atmospheric Pressure Townsend Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Vacuum Society: IVC 19, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the HMDSO and TTIP precursors in He plasmas used for the deposition of thin coatings on wood substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. K. Gangwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11741,212 +11715,212 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocomposite thin films by Atmospheric Pressure Townsend Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of SiO2/TiO2 nanocomposite thin films by atmospheric-pressure Townsend discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11974,1123 +11948,1170 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt de couches minces sur bois par la technologie plasmas froids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Techniques du CRITT Bois Midi-Pyrénées, Rodez, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décharges froides à la pression atmosphérique pour le dépôt de couches minces fonctionnelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atmospheric Pressure Townsend Discharges in nitrogen with small admixtures of oxygen: discussion on the origin of the memory effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherif Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.S. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Dang van Sung Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Puechagut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innov’Days, Les propriétés de surface des pièces plastiques, Lyon, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, 2013, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165102v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Pressure Townsend Discharges in nitrogen with small admixtures of oxygen: discussion on the origin of the memory effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic diagnostic of atmospheric-pressure He dielectric barrier discharges applied to the functionalization of wood surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. K. Gangwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, 2013, SPAIN</w:t>
+              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966277v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic diagnostic of atmospheric-pressure He dielectric barrier discharges applied to the functionalization of wood surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. K. Gangwar</w:t>
+                <w:t xml:space="preserve">Deposition of inorganic nanocomposite thin films by dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Granada, Spain</w:t>
+              <w:t xml:space="preserve">5th Central European Symposium on Plasma Chemistry, Balatonalmadi, HUNGARY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Balatonalmadi, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988477v1</w:t>
+                <w:t xml:space="preserve">hal-03988433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of inorganic nanocomposite thin films by dielectric barrier discharge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Atmospheric Pressure Townsend Discharges in nitrogen/oxygen mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Central European Symposium on Plasma Chemistry, Balatonalmadi, HUNGARY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Balatonalmadi, Hungary</w:t>
+              <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988433v1</w:t>
+                <w:t xml:space="preserve">hal-04165098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Atmospheric Pressure Townsend Discharges in nitrogen/oxygen mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décharge à Barrière Diélectrique (DBD) Homogène dans N2 à pression atmosphérique : Origine et étude de l’effet mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherif Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Plasma Québec 2013, Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165098v1</w:t>
+                <w:t xml:space="preserve">hal-03998499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of atmospheric-pressure He discharges controlled by dielectric barriers in presence of porous wood samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Organisation de décharges à barrière diélectrique en présence de substrats de bois structurellement inhomogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouarouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t>
+              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988428v1</w:t>
+                <w:t xml:space="preserve">hal-03977138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium plasma microjet for combined RF radiation and plasma treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Despax</w:t>
+                <w:t xml:space="preserve">Diagnostic d’une décharge à barrière diélectrique dans l’hélium à la pression atmosphérique en présence de substrats de bois poreux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leanne C. Pitchford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orléans, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878321v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic d’une décharge à barrière diélectrique dans l’hélium à la pression atmosphérique en présence de substrats de bois poreux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Grafting dynamics of hydrophobic functional groups on wood surfaces using atmospheric-pressure, organosilicon-containing plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, QUEBEC, Canada</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Contact Angle, Wettability and Adhesion, Québec, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988431v1</w:t>
+                <w:t xml:space="preserve">hal-03988479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting dynamics of hydrophobic functional groups on wood surfaces using atmospheric-pressure, organosilicon-containing plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Rôle du dégazage de substrats de bois sur la dynamique de formation de surfaces hydrophobes ou hydrophiles dans des plasmas organosiliciés à la pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Contact Angle, Wettability and Adhesion, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988479v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du dégazage de substrats de bois sur la dynamique de formation de surfaces hydrophobes ou hydrophiles dans des plasmas organosiliciés à la pression atmosphérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Role of Substrate Outgassing on the Formation Dynamics of Either Hydrophilic or Hydrophobic Wood Surfaces in Atmospheric-Pressure, Organosilicon Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13098,2015 +13119,1994 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">59th American Vacuum Society (AVS) International Symposium &amp; Exhibition, Tampa Bay, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tampa Bay, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988429v1</w:t>
+                <w:t xml:space="preserve">hal-03988481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de décharges à barrière diélectrique en présence de substrats de bois structurellement inhomogènes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PECVD by cold atmospheric plasma: from homogeneous to nanostructured materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, QUEBEC, Canada</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference on Plasma Processing Science – Smithfield, RI, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Smithfield, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977138v1</w:t>
+                <w:t xml:space="preserve">hal-04165097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Substrate Outgassing on the Formation Dynamics of Either Hydrophilic or Hydrophobic Wood Surfaces in Atmospheric-Pressure, Organosilicon Plasmas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
+                <w:t xml:space="preserve">Influence des caractéristiques géométriques et électriques du diélectrique sur une Décharge à Barrière Diélectrique homogène dans l’azote à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherif Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th American Vacuum Society (AVS) International Symposium &amp; Exhibition, Tampa Bay, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tampa Bay, United States</w:t>
+              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988481v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PECVD by cold atmospheric plasma: from homogeneous to nanostructured materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic of Atmospheric-Pressure He Discharges Controlled by Dielectric Barriers in Presence of Complex Polymer Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference on Plasma Processing Science – Smithfield, RI, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Smithfield, United States</w:t>
+              <w:t xml:space="preserve">59th American Vacuum Society (AVS) International Symposium &amp; Exhibition, Tampa Bay, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tampa Bay, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165097v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des caractéristiques géométriques et électriques du diélectrique sur une Décharge à Barrière Diélectrique homogène dans l’azote à pression atmosphérique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+                <w:t xml:space="preserve">Numerical modelling of an atmosperic pressure plasma reactor using control volume methods and unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Zakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877967v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of Atmospheric-Pressure He Discharges Controlled by Dielectric Barriers in Presence of Complex Polymer Samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
+                <w:t xml:space="preserve">Alimentation électrique de type source de courant pour une Décharge à Barrière Diélectrique homogène dans l’azote à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherif Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th American Vacuum Society (AVS) International Symposium &amp; Exhibition, Tampa Bay, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Tampa Bay, United States</w:t>
+              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988480v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of an atmosperic pressure plasma reactor using control volume methods and unstructured grids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
+                <w:t xml:space="preserve">Helium plasma microjet for combined RF radiation and plasma treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Despax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bras</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leanne C. Pitchford</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t>
+              <w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orléans, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977061v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation électrique de type source de courant pour une Décharge à Barrière Diélectrique homogène dans l’azote à pression atmosphérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+                <w:t xml:space="preserve">Diagnostic of atmospheric-pressure He discharges controlled by dielectric barriers in presence of porous wood samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">ESCAMPIG 2012 : XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, Viana do Castelo, Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877968v1</w:t>
+                <w:t xml:space="preserve">hal-03988428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt de couches hyperhydrophobes sur le bois au moyen d’un plasma froid à la pression atmosphérique contrôlé par barrière diélectrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
+                <w:t xml:space="preserve">Alimentation électrique des dispositifs de décharges à barrières diélectriques pour le traitement de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Blanchard</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Blaquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasma-Quebec – Les Plasmas : science, applications, industrie, Montréal (, Canada)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EPF 2011: Electronique de Puissance du Futur, Belfort, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988427v1</w:t>
+                <w:t xml:space="preserve">hal-03877966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of superhydrophobic wood surfaces using an atmospheric pressure dielectric barrier discharge in He-HMDSO mixtures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of a PECVD process using homogeneous dielectric barrier discharges at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes, Nantes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">SVC2011 Techcon, Chicago, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988426v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a PECVD process using homogeneous dielectric barrier discharges at atmospheric pressure</w:t>
+                <w:t xml:space="preserve">Fonctionnalisation de la surface du bois par traitement plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SVC2011 Techcon, Chicago, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Chicago, United States</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres Techniques du CRITT Bois Midi-Pyrénées, Rodez, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165096v1</w:t>
+                <w:t xml:space="preserve">hal-04165101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation électrique des dispositifs de décharges à barrières diélectriques pour le traitement de surface</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon based coatings on polymers using dielectric barrier discharges at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Blaquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF 2011: Electronique de Puissance du Futur, Belfort, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Belfort, France</w:t>
+              <w:t xml:space="preserve">European Summer School on Low-Temperature Plasma Physics, Bad Honnef, GERMANY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877966v1</w:t>
+                <w:t xml:space="preserve">hal-04165100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnalisation de la surface du bois par traitement plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of superhydrophobic wood surfaces using an atmospheric pressure dielectric barrier discharge in He-HMDSO mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres Techniques du CRITT Bois Midi-Pyrénées, Rodez, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rodez, France</w:t>
+              <w:t xml:space="preserve">ISPC 20 : XXth International Symposium Plasma Chemistry, Philadelphia, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165101v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon based coatings on polymers using dielectric barrier discharges at atmospheric pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+                <w:t xml:space="preserve">Alimentation électrique des dispositifs à décharge à barrière diélectrique (DBD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blaquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Summer School on Low-Temperature Plasma Physics, Bad Honnef, GERMANY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">EF'11 - Electronique de Puissance du Futur EPF'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp. 1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165100v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of superhydrophobic wood surfaces using an atmospheric pressure dielectric barrier discharge in He-HMDSO mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bellel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC 20 : XXth International Symposium Plasma Chemistry, Philadelphia, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes, Nantes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988425v1</w:t>
+                <w:t xml:space="preserve">hal-03988426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation électrique des dispositifs à décharge à barrière diélectrique (DBD)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Piquet</w:t>
+                <w:t xml:space="preserve">Dépôt de couches hyperhydrophobes sur le bois au moyen d’un plasma froid à la pression atmosphérique contrôlé par barrière diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blaquière</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF'11 - Electronique de Puissance du Futur EPF'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp. 1-10</w:t>
+              <w:t xml:space="preserve">Colloque Plasma-Quebec – Les Plasmas : science, applications, industrie, Montréal (, Canada)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984451v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation fluide unidimensionnelle d’une décharge contrôlée par barrière diélectrique en mélange Ar – NH3 à pression atmosphérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bras</w:t>
+                <w:t xml:space="preserve">Optimization of ultra-smooth silver thin film electrodes for micro-cavity OLED application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Cioarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Melpignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Congrès de la Division Plasma de la SFP,Bordeaux, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SOLED 2010 : Solid State and Organic Lighting, Karlsruhe, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988424v1</w:t>
+                <w:t xml:space="preserve">hal-03977101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of homogeneous dielectric barrier discharge in air and in pure N2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Biran</w:t>
+                <w:t xml:space="preserve">Modélisation fluide unidimensionnelle d’une décharge contrôlée par barrière diélectrique en mélange Ar – NH3 à pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 APS Meetings: 63rd Annual Gaseous Electronics Conference, Paris, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">XIème Congrès de la Division Plasma de la SFP,Bordeaux, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988423v1</w:t>
+                <w:t xml:space="preserve">hal-03988424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of ultra-smooth silver thin film electrodes for micro-cavity OLED application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Melpignano</w:t>
+                <w:t xml:space="preserve">Comparative study of homogeneous dielectric barrier discharge in air and in pure N2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Biran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLED 2010 : Solid State and Organic Lighting, Karlsruhe, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">2010 APS Meetings: 63rd Annual Gaseous Electronics Conference, Paris, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977101v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin films by means of homogeneous dielectric barrier discharges at atmospheric pressure</w:t>
               </w:r>
@@ -15118,77 +15118,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP 2009: 17th International Colloquium on Plasma Processes, Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
@@ -15243,77 +15243,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 56th International Symposium, San-Jose USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San-Jose, United States</w:t>
@@ -15394,51 +15394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC 19: 19th International Symposium on Plasma Chemistry, Bochum, Germany.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15489,77 +15489,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Central European Symposium on Plasma Chemistry, Kiev, Ukraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Kiev, Ukraine</w:t>
@@ -15582,355 +15582,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous DBD in N2: 1) LIF, TALIF and electrical measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+                <w:t xml:space="preserve">Atmospheric pressure plasma for deposition of hydrogenated silicon nitride SiNx:H films for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quoizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecouvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS Meetings: 61st Annual Gaseous Electronics Conference, Dallas, USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Dallas, United States</w:t>
+              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988376v1</w:t>
+                <w:t xml:space="preserve">hal-03988379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric pressure plasma for deposition of hydrogenated silicon nitride SiNx:H films for photovoltaic application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Larrieu</w:t>
+                <w:t xml:space="preserve">Homogeneous DBD in N2: 1) LIF, TALIF and electrical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
+              <w:t xml:space="preserve">APS Meetings: 61st Annual Gaseous Electronics Conference, Dallas, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988379v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the flow dynamics on deposition uniformity in townsend discharge at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15949,320 +15949,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivating and physico-chemical properties of silicon nitride deposited by atmospheric pressure plasma for photovoltaic application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Larrieu</w:t>
+                <w:t xml:space="preserve">Active species generation of homogeneous DBD in N2: experiment and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Pouliquen</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
+              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988380v1</w:t>
+                <w:t xml:space="preserve">hal-03988375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active species generation of homogeneous DBD in N2: experiment and modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+                <w:t xml:space="preserve">Passivating and physico-chemical properties of silicon nitride deposited by atmospheric pressure plasma for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecouvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quoizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
+              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988375v1</w:t>
+                <w:t xml:space="preserve">hal-03988380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparision of Townsend Dielectric Barrier Discharge in N2, N2-O2 and N2-N2O: behaviour and radicals density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16356,64 +16356,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16566,825 +16566,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PACVD at atmospheric pressure using homogeneous dielectric barrier discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Based Coatings by Means of Glow and Townsend Dielectric Barrier Discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMT 21: 21st Int. Conf. Surface Modification Technologies, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">AVS 54th International Symposium &amp; Exhibition, Seattle, U.S.A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977058v1</w:t>
+                <w:t xml:space="preserve">hal-04165095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical transport in a PECVD process at atmospheric pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+                <w:t xml:space="preserve">Plasma-enhanced deposition of polymer-like silicon based coatings produced from Hexamethyldisiloxane at low and atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savin De Larclause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louison Maechler</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977057v1</w:t>
+                <w:t xml:space="preserve">hal-03977095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-enhanced deposition of polymer-like silicon based coatings produced from Hexamethyldisiloxane at low and atmospheric pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+                <w:t xml:space="preserve">Radical transport in a PECVD process at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977095v1</w:t>
+                <w:t xml:space="preserve">hal-03977057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Based Coatings by Means of Glow and Townsend Dielectric Barrier Discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">About the role of wire mesh electrodes to get an homogeneous dielectric barrier discharge in air at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 54th International Symposium &amp; Exhibition, Seattle, U.S.A.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Seattle, United States</w:t>
+              <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165095v1</w:t>
+                <w:t xml:space="preserve">hal-03988372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About the role of wire mesh electrodes to get an homogeneous dielectric barrier discharge in air at atmospheric pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of N2-O2 and N2-N2O Townsend Dielectric Barrier Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988372v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of N2-O2 and N2-N2O Townsend Dielectric Barrier Discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+                <w:t xml:space="preserve">Organosilicon plasma deposition on microstructured substrate by microwave low pressure discharge and Atmospheric Pressure Townsend discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Savin De Larclause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Segui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988373v1</w:t>
+                <w:t xml:space="preserve">hal-03977056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organosilicon plasma deposition on microstructured substrate by microwave low pressure discharge and Atmospheric Pressure Townsend discharge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PACVD at atmospheric pressure using homogeneous dielectric barrier discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louison Maechler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPC-18: International Symposium on Plasma Chemistry, Kyoto, Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">SMT 21: 21st Int. Conf. Surface Modification Technologies, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977056v1</w:t>
+                <w:t xml:space="preserve">hal-03977058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId420"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -17539,51 +17539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2021210110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tyl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab7518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287076v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Desjardins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher-Jean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa5d9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Desjardins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Meichelboeck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046181" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286917v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tyl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Lin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad472" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160487" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetesh Kumar Gangwar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600172" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levasseur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Profili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkissian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0958-x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa515f" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa916d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koronai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959994" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koronai" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KHT5WS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hilt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duday" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bern&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Choquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b01819" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818768v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hotmar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cozzolino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150525" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CT6QBS7D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koehler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Sabbatier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hoesli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500211" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0KRTK1W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duday" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Didierjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra11625a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bouarouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2321518" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Profili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gangwar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/5/054006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2323708" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506386v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valli&#232;res" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Turgeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Massines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.479" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ch&#233;rif Bouzidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.05.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCD3B8T2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.02.095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Es-Sebbar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/1/015202" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756900." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reuter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedikt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764938" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dinia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3015229" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819387v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100222" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6V4V2WN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104760a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818687v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2145392" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maechler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarra-Bournet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevallier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9261-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CQD31PR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melpignano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cioarec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clergereaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villeneuve" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2010.03.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTM0N297-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9214-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCS4GP0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.01.062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2J9V0VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098965v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turgeon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009079" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7TL3J44D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savin De Larclause" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2017023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207646v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charlet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brettes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2831009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200700073" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZPQQWVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362603v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudam" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moisan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saoudi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Popovici" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/16/S07" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3C91J94V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362599v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fornelli" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.08.010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92H68JNV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.08.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9M8F384-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361615v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouda" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Croquesel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011365306501" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZGQVXZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.928953" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Gouda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massines" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/9/3/312" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JHNNHCS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361609v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sommer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011310319171" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FF2622L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361607v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/19/102" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C4R68XF6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361569v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laulh&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chantepie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/12/018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CH5JSTKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361560v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cremer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/6/019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M11XH33H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964762v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kettlitz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#246;ft" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987798v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987799v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bouzidi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987803v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964763v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656596v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987801v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987800v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998475v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnide" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Mingotaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vahlas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966282v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roustit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048783v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777174" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987804v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966285v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966284v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988484v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988432v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878004v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966278v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988485v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Billard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870753" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988483v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988482v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977063v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998499v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Bouzidi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977142v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998498v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Gangwar" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977140v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988478v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165103v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165102v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966277v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dang van Sung Mussard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Puechagut" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988477v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988433v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165098v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988428v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878321v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988431v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988479v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stafford" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988429v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977138v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouarouri" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988481v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165097v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877967v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988480v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977061v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bras" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877968v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988427v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988426v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellel" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165096v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877966v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165101v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165100v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988425v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984451v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988424v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988423v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biran" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977101v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165051v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977058v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977057v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977095v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165095v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977056v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2021210110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tyl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab7518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Desjardins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Meichelboeck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tyl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad472" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Desjardins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher-Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa5d9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa515f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetesh Kumar Gangwar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levasseur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Profili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkissian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0958-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa916d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koronai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hilt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duday" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bern&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Choquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b01819" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koronai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KHT5WS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hotmar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cozzolino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150525" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CT6QBS7D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koehler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Sabbatier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hoesli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0KRTK1W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959994" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duday" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Didierjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra11625a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bouarouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2321518" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Profili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gangwar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/5/054006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2323708" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506386v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valli&#232;res" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Turgeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Massines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.479" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ch&#233;rif Bouzidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.05.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCD3B8T2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.02.095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Es-Sebbar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/1/015202" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756900." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reuter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedikt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764938" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dinia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3015229" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100222" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6V4V2WN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104760a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818687v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2145392" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maechler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarra-Bournet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevallier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9261-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CQD31PR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098992v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9214-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCS4GP0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362619v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melpignano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cioarec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clergereaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2010.03.022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTM0N297-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.01.062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2J9V0VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turgeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009079" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7TL3J44D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savin De Larclause" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2017023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207646v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charlet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brettes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2831009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200700073" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZPQQWVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362603v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moisan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saoudi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Popovici" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/16/S07" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3C91J94V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362599v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fornelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.08.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92H68JNV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.08.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9M8F384-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361612v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.928953" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361615v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Croquesel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011365306501" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZGQVXZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Gouda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massines" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/9/3/312" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JHNNHCS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361609v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sommer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011310319171" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FF2622L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361607v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/19/102" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C4R68XF6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361569v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laulh&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chantepie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/12/018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CH5JSTKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361560v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cremer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/6/019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M11XH33H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987799v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bouzidi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964762v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kettlitz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#246;ft" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987803v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964763v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656596v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987801v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987800v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998475v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnide" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Mingotaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vahlas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966282v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roustit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048783v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777174" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987804v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966285v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966284v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966278v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988485v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988432v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878004v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Billard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870753" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988483v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977063v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988484v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165102v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977142v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998498v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Gangwar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977140v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988478v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165103v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966277v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Bouzidi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dang van Sung Mussard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Puechagut" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988433v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165098v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998499v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977138v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouarouri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988431v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988479v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stafford" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988429v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988481v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165097v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988480v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977061v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bras" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877968v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988428v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877966v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165096v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165101v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988425v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984451v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988426v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988427v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977101v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988424v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988423v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biran" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165051v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165095v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977095v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977057v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977056v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977058v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>