--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -485,295 +485,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a square pulse voltage on argon-ethyl lactate discharges and their plasma-deposited coatings using time-resolved spectroscopy and surface characterization</w:t>
+                <w:t xml:space="preserve">Investigation of memory effect in atmospheric pressure dielectric barrier discharge in nitrogen with small oxygen or nitric oxide addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Laurent</w:t>
+                <w:t xml:space="preserve">C Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Desjardins</w:t>
+                <w:t xml:space="preserve">X Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Meichelboeck</w:t>
+                <w:t xml:space="preserve">M Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Belinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5046181⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (35), pp.354001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aad472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287072v1</w:t>
+                <w:t xml:space="preserve">hal-03286917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of memory effect in atmospheric pressure dielectric barrier discharge in nitrogen with small oxygen or nitric oxide addition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of a square pulse voltage on argon-ethyl lactate discharges and their plasma-deposited coatings using time-resolved spectroscopy and surface characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Lin</w:t>
+                <w:t xml:space="preserve">Morgane Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bouzidi</w:t>
+                <w:t xml:space="preserve">Edouard Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dap</w:t>
+                <w:t xml:space="preserve">Maximilian Meichelboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (35), pp.354001. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (10), pp.103504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aad472⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5046181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03286917v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved study of the electron temperature and number density of argon metastable atoms in argon-based dielectric barrier discharges</w:t>
               </w:r>
@@ -887,399 +887,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of atomized colloid with an ac electric field in a dielectric barrier discharge reactor used for deposition of nanocomposite coatings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Levasseur</w:t>
+                <w:t xml:space="preserve">Transition from diffuse to self-organized discharge in a high frequency dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa515f⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79 (1), pp.10802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017160487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03286919v1</w:t>
+                <w:t xml:space="preserve">hal-02915398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from diffuse to self-organized discharge in a high frequency dielectric barrier discharge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Belinger</w:t>
+                <w:t xml:space="preserve">Influence of substrate outgassing on the plasma properties during wood treatment in He dielectric barrier discharges at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reetesh Kumar Gangwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017160487⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (8), pp.1600172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.201600172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915398v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of substrate outgassing on the plasma properties during wood treatment in He dielectric barrier discharges at atmospheric pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Interaction of atomized colloid with an ac electric field in a dielectric barrier discharge reactor used for deposition of nanocomposite coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 14 (8), pp.1600172. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (7), pp.075201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppap.201600172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/aa515f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287078v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of fluorocarbon groups on wood surfaces using the jet of an atmospheric-pressure dielectric barrier discharge</w:t>
               </w:r>
@@ -1399,77 +1399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of argon dielectric barrier discharges applied to ethyl lactate plasma polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Meichelboeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1927,64 +1927,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nebulization of Nanocolloidal Suspensions for the Growth of Nanocomposite Coatings in Dielectric Barrier Discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2086,51 +2086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DBD reactor design and optimization in continuous AP-PECVD from HMDSO/N-2/N2O mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Hotmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cozzolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2202,51 +2202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Plasma Polymer of Ethyl Lactate: In Vitro Degradation and Cell Viability Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,51 +2348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the voltage waveform during nanocomposite layer deposition by aerosol-assisted atmospheric pressure Townsend discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of Dielectric Barrier Discharges in the Presence of Structurally Inhomogeneous Wood Substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Bouarouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,51 +2884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding of Nitrogen in Helium DBD: Consequences on the Self-Organization of the Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3040,51 +3040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 550, pp.012044. </w:t>
@@ -3116,295 +3116,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FTIR-ATR spectroscopy in thin film studies: The importance of sampling depth and deposition substrate</w:t>
+                <w:t xml:space="preserve">Design of a current converter to maximize the power into homogeneous dielectric barrier discharge (DBD) devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+                <w:t xml:space="preserve">Xavier Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Vallières</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francoise Massines</w:t>
+                <w:t xml:space="preserve">Mohamed Chérif Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.89-91.479⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 64 (n° 1), pp. 10901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2013130080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099080v1</w:t>
+                <w:t xml:space="preserve">hal-01407867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a current converter to maximize the power into homogeneous dielectric barrier discharge (DBD) devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FTIR-ATR spectroscopy in thin film studies: The importance of sampling depth and deposition substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Vallières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bonnin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+                <w:t xml:space="preserve">Stephane Turgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Chérif Bouzidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ghérardi</w:t>
+                <w:t xml:space="preserve">Francoise Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 64 (n° 1), pp. 10901. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 273, pp.632-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2013130080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.89-91.479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407867v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of substrate outgassing on the formation dynamics of either hydrophilic or hydrophobic wood surfaces in atmospheric-pressure, organosilicon plasmas</w:t>
               </w:r>
@@ -3930,51 +3930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 101 (14), pp.144104. </w:t>
@@ -4405,51 +4405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Low Temperature Direct Plasma Technology: Status and Challenges for Thin Film Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorenza Fanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,51 +4664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Spark Discharge Size on a Plasma Synthetic Jet Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4934,384 +4934,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of C2H4/N2 Ratio in an Atmospheric Pressure Dielectric Barrier Discharge on the Plasma Deposition of Hydrogenated Amorphous Carbon-Nitride Films (a-C:N:H)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+                <w:t xml:space="preserve">E-beam deposited ultra-smooth silver thin film on glass with different nucleation layers: An optimization study for OLED micro-cavity application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Melpignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cioarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11090-010-9214-y⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (6), pp.1111-1119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2010.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098992v1</w:t>
+                <w:t xml:space="preserve">hal-05362619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-beam deposited ultra-smooth silver thin film on glass with different nucleation layers: An optimization study for OLED micro-cavity application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Cioarec</w:t>
+                <w:t xml:space="preserve">Effect of C2H4/N2 Ratio in an Atmospheric Pressure Dielectric Barrier Discharge on the Plasma Deposition of Hydrogenated Amorphous Carbon-Nitride Films (a-C:N:H)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Clergereaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+                <w:t xml:space="preserve">Hervé Glénat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villeneuve</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaétan Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (6), pp.1111-1119. </w:t>
+              <w:t xml:space="preserve">Plasma Chemistry and Plasma Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (2), pp.213-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2010.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11090-010-9214-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362619v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of nanoparticles and nanorods in a N2–C2H4–H2 atmospheric pressure dielectric barrier Townsend discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 518 (17), pp.4828-4834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5351,441 +5351,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of functional hydrogenated amorphous carbon-nitride film (a-CN:H) using C 2 H 4 /N 2 townsend dielectric barrier discharge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Gherardi</w:t>
+                <w:t xml:space="preserve">Influence of gas flow dynamics on discharge stability and on the uniformity of atmospheric pressure PECVD thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Turgeon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Massines</w:t>
+                <w:t xml:space="preserve">Ionut Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (12), pp.125201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2009079⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098965v1</w:t>
+                <w:t xml:space="preserve">hal-03818764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute nitrogen atom density measurements by two-photon laser-induced fluorescence spectroscopy in atmospheric pressure dielectric barrier discharges of pure nitrogen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deposition of functional hydrogenated amorphous carbon-nitride film (a-CN:H) using C 2 H 4 /N 2 townsend dielectric barrier discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+                <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (7), pp.073302. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2), pp.22820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3225569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2009079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819394v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of gas flow dynamics on discharge stability and on the uniformity of atmospheric pressure PECVD thin film</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ionut Enache</w:t>
+                <w:t xml:space="preserve">Absolute nitrogen atom density measurements by two-photon laser-induced fluorescence spectroscopy in atmospheric pressure dielectric barrier discharges of pure nitrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/12/125201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (7), pp.073302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3225569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03818764v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the understanding of homogeneous dielectric barrier discharges</w:t>
               </w:r>
@@ -5926,64 +5926,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savin De Larclause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6168,64 +6168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport Phenomena in an Atmospheric-Pressure Townsend Discharge Fed by N2/N2O/HMDSO Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6366,51 +6366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 33 (1), pp.15-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6725,285 +6725,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glow and Townsend dielectric barrier discharge in various atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical model and analysis of the transition from an atmospheric pressure Townsend discharge to a filamentary discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Cambronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Massines</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 47 (12B), pp.B577-B588. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (4), pp.530-538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/4/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700524v1</w:t>
+                <w:t xml:space="preserve">hal-04700520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical model and analysis of the transition from an atmospheric pressure Townsend discharge to a filamentary discharge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glow and Townsend dielectric barrier discharge in various atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Cambronne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Massines</w:t>
+                <w:t xml:space="preserve">P Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 38 (4), pp.530-538. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 47 (12B), pp.B577-B588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/4/004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/47/12B/S42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700520v1</w:t>
+                <w:t xml:space="preserve">hal-04700524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical model of an atmospheric pressure Townsend-like discharge (APTD)</w:t>
               </w:r>
@@ -7028,51 +7028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Cambronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (2), pp.173-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7544,51 +7544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms controlling the transition from glow silent discharge to streamer discharge in nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (3), pp.536-544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7622,51 +7622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Dielectric Barrier Discharge Atmosphere and Physics on Polypropylene Surface Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8456,277 +8456,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of memory effect in homogeneous atmospheric pressure dielectric barrier discharges in N2/O2 and N2/NO mixtures</w:t>
+                <w:t xml:space="preserve">Local electrical diagnostics of a homogeneous Dielectric Barrier Discharge at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kettlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Höft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ségur</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987799v1</w:t>
+                <w:t xml:space="preserve">hal-03964762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrical diagnostics of a homogeneous Dielectric Barrier Discharge at atmospheric pressure</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of memory effect in homogeneous atmospheric pressure dielectric barrier discharges in N2/O2 and N2/NO mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Kettlitz</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Höft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xi Lin</w:t>
+                <w:t xml:space="preserve">M. C. Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Combettes</w:t>
+                <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964762v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of memory effect in a Townsend discharge : quantification of species by laser induced fluorescence spectroscopy</w:t>
               </w:r>
@@ -8764,51 +8764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Symposium on High Pressure Low Temperature Plasma Chemistry (HaKone XVI), Sept. 2-7, 2018, Beijing (CHINA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8833,51 +8833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a 0D model to investigate the plasma chemistry in a Townsend discharge in the mixture N2/O2 : role of the associative ionization mechanisms in the memory effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8993,51 +8993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9092,90 +9092,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local electrical diagnostics of a homogeneous Dielectric Barrier Discharge at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kettlitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Höft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th E‌urophysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXIV), July 17-21, 2018, Glasgow (UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Glasgow, United Kingdom</w:t>
@@ -9351,51 +9351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9472,51 +9472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9679,51 +9679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the He metastable in self organized DBD at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9787,90 +9787,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Local Current in Homogeneous Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Roustit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th High Pressure Low Temperature Plasma Chemistry Symposium, Sept 11-16, 2016, Brno (CZECH REPUBLIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Brno, Czech Republic</w:t>
@@ -9899,51 +9899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of TiO2-SiO2 nanocomposite coatings using atmospheric-pressure plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10029,90 +10029,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of silica-like coatings containing metal-oxide NPs by nitrogen-based DBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koronai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t>
@@ -10141,51 +10141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition from diffuse to self organized filament in a high frequency DBD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10249,64 +10249,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory effect in Atmospheric Pressure Townsend Discharge in N2 and in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10338,273 +10338,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized discharge in helium DBD at atmospheric pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Belinger</w:t>
+                <w:t xml:space="preserve">Synthèse de couches minces nano-composites homogènes par décharge à barrière diélectrique à la pression atmosphérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès de la Division Plasma de la SFP,Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03966278v1</w:t>
+                <w:t xml:space="preserve">hal-03988432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and properties of nano-composite thin film deposited by Atmospheric Pressure Townsend Discharge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Levasseur</w:t>
+                <w:t xml:space="preserve">Self-organized discharge in helium DBD at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSE 2014, 14th International Conference on Plasma Surface Engineering, September 15-19, 2014, Garmisch-Partenkirchen (GERMANY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988485v1</w:t>
+                <w:t xml:space="preserve">hal-03966278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de couches minces nano-composites homogènes par décharge à barrière diélectrique à la pression atmosphérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Characterisation and properties of nano-composite thin film deposited by Atmospheric Pressure Townsend Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10629,155 +10629,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de la Division Plasma de la SFP,Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">PSE 2014, 14th International Conference on Plasma Surface Engineering, September 15-19, 2014, Garmisch-Partenkirchen (GERMANY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988432v1</w:t>
+                <w:t xml:space="preserve">hal-03988485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximisation of the working domain of an Atmospheric Pressure Townsend Discharge using a current converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hakone XIV, 14th International Symposium on High Pressure Low Temperature Plasma Chemistry, September 21-26, 2014, Zinnowitz (GERMANY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t>
@@ -10832,51 +10832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Belinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10936,51 +10936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis homogeneous nanocomposite thin films by dielectric barrier discharge at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11070,51 +11070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma deposition of multifunctional, nanostructured coatings on wood surfaces using cold, dielectric barrier discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11182,90 +11182,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of seed electrons in atmospheric pressure Townsend discharges in nitrogen/oxygen mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Hotmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11320,51 +11320,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctionale thin film deposited in an Atmospheric Pressure Townsend Discharge for protecting wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Koronai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11501,51 +11501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocomposite thin films by Atmospheric Pressure Townsend Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11574,500 +11574,500 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Clergereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Vacuum Society: IVC 19, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977142v1</w:t>
+                <w:t xml:space="preserve">hal-03977140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the HMDSO and TTIP precursors in He plasmas used for the deposition of thin coatings on wood substrates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Deposition of SiO2/TiO2 nanocomposite thin films by atmospheric-pressure Townsend discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998498v1</w:t>
+                <w:t xml:space="preserve">hal-03988478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocomposite thin films by Atmospheric Pressure Townsend Discharge</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépôt de couches minces sur bois par la technologie plasmas froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoworkshop 2013: 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">5èmes Rencontres Techniques du CRITT Bois Midi-Pyrénées, Rodez, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Rodez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977140v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of SiO2/TiO2 nanocomposite thin films by atmospheric-pressure Townsend discharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Deposition of SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanocomposite thin films by Atmospheric Pressure Townsend Discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Clergereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">International Vacuum Society: IVC 19, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988478v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt de couches minces sur bois par la technologie plasmas froids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of the HMDSO and TTIP precursors in He plasmas used for the deposition of thin coatings on wood substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. K. Gangwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Profili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Naudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Rencontres Techniques du CRITT Bois Midi-Pyrénées, Rodez, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Rodez, France</w:t>
+              <w:t xml:space="preserve">CAP 2013 : Canadian Association of Physicists Montréal, Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165103v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric Pressure Townsend Discharges in nitrogen with small admixtures of oxygen: discussion on the origin of the memory effect</w:t>
               </w:r>
@@ -12178,51 +12178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic diagnostic of atmospheric-pressure He dielectric barrier discharges applied to the functionalization of wood surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. K. Gangwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12299,51 +12299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of inorganic nanocomposite thin films by dielectric barrier discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Profili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12703,51 +12703,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic d’une décharge à barrière diélectrique dans l’hélium à la pression atmosphérique en présence de substrats de bois poreux</w:t>
+                <w:t xml:space="preserve">Rôle du dégazage de substrats de bois sur la dynamique de formation de surfaces hydrophobes ou hydrophiles dans des plasmas organosiliciés à la pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Stafford</w:t>
@@ -12757,331 +12757,331 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, QUEBEC, Canada</w:t>
+              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988431v1</w:t>
+                <w:t xml:space="preserve">hal-03988429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting dynamics of hydrophobic functional groups on wood surfaces using atmospheric-pressure, organosilicon-containing plasmas</w:t>
+                <w:t xml:space="preserve">Diagnostic d’une décharge à barrière diélectrique dans l’hélium à la pression atmosphérique en présence de substrats de bois poreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Stafford</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Contact Angle, Wettability and Adhesion, Québec, Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, QUEBEC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988479v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du dégazage de substrats de bois sur la dynamique de formation de surfaces hydrophobes ou hydrophiles dans des plasmas organosiliciés à la pression atmosphérique</w:t>
+                <w:t xml:space="preserve">Grafting dynamics of hydrophobic functional groups on wood surfaces using atmospheric-pressure, organosilicon-containing plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Stafford</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stafford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma QUEBEC 2012, CANADA</w:t>
+              <w:t xml:space="preserve">8th International Symposium on Contact Angle, Wettability and Adhesion, Québec, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988429v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Substrate Outgassing on the Formation Dynamics of Either Hydrophilic or Hydrophobic Wood Surfaces in Atmospheric-Pressure, Organosilicon Plasmas</w:t>
               </w:r>
@@ -13119,51 +13119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th American Vacuum Society (AVS) International Symposium &amp; Exhibition, Tampa Bay, USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Tampa Bay, United States</w:t>
@@ -13300,51 +13300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13503,64 +13503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of an atmosperic pressure plasma reactor using control volume methods and unstructured grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Zakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13615,51 +13615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation électrique de type source de courant pour une Décharge à Barrière Diélectrique homogène dans l’azote à pression atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13965,51 +13965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation électrique des dispositifs de décharges à barrières diélectriques pour le traitement de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14414,51 +14414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation électrique des dispositifs à décharge à barrière diélectrique (DBD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14928,51 +14928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ségur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIème Congrès de la Division Plasma de la SFP,Bordeaux, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15118,77 +15118,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP 2009: 17th International Colloquium on Plasma Processes, Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Marseille, France</w:t>
@@ -15243,77 +15243,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 56th International Symposium, San-Jose USA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San-Jose, United States</w:t>
@@ -15368,51 +15368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15489,77 +15489,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Central European Symposium on Plasma Chemistry, Kiev, Ukraine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Kiev, Ukraine</w:t>
@@ -15726,64 +15726,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous DBD in N2: 1) LIF, TALIF and electrical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15828,441 +15828,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03988376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of the flow dynamics on deposition uniformity in townsend discharge at atmospheric pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active species generation of homogeneous DBD in N2: experiment and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977059v1</w:t>
+                <w:t xml:space="preserve">hal-03988375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active species generation of homogeneous DBD in N2: experiment and modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Sarra-Bournet</w:t>
+                <w:t xml:space="preserve">Passivating and physico-chemical properties of silicon nitride deposited by atmospheric pressure plasma for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecouvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Quoizola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
+              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988375v1</w:t>
+                <w:t xml:space="preserve">hal-03988380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivating and physico-chemical properties of silicon nitride deposited by atmospheric pressure plasma for photovoltaic application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Larrieu</w:t>
+                <w:t xml:space="preserve">The influence of the flow dynamics on deposition uniformity in townsend discharge at atmospheric pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Enache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Caquineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Massines</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPVSEC: 23e Conférence européenne sur l'énergie photovoltaique, Valence, SPAIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Valence, Spain</w:t>
+              <w:t xml:space="preserve">HAKONE XI: 11th International Symposium on High Pressure Low Temperature Plasma Chemistry, Ile d’Oléron, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ile d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988380v1</w:t>
+                <w:t xml:space="preserve">hal-03977059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparision of Townsend Dielectric Barrier Discharge in N2, N2-O2 and N2-N2O: behaviour and radicals density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16356,51 +16356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Naudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Massines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16779,64 +16779,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radical transport in a PECVD process at atmospheric pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17012,51 +17012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of N2-O2 and N2-N2O Townsend Dielectric Barrier Discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et.Touhami Es-Sebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17146,64 +17146,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Savin De Larclause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Segui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17258,90 +17258,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PACVD at atmospheric pressure using homogeneous dielectric barrier discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionut Enache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louison Maechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Caquineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMT 21: 21st Int. Conf. Surface Modification Technologies, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Paris, France</w:t>
@@ -17539,51 +17539,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2021210110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tyl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab7518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287072v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laurent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Desjardins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Meichelboeck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286917v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tyl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzidi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad472" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Desjardins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher-Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa5d9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa515f" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160487" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetesh Kumar Gangwar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600172" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levasseur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Profili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkissian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0958-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa916d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koronai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hilt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duday" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bern&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Choquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b01819" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koronai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KHT5WS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hotmar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cozzolino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150525" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CT6QBS7D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koehler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Sabbatier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hoesli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0KRTK1W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959994" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duday" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Didierjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra11625a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bouarouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2321518" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Profili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gangwar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/5/054006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2323708" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506386v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099080v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valli&#232;res" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Turgeon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Massines" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.479" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407867v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ch&#233;rif Bouzidi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130080" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.05.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCD3B8T2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.02.095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Es-Sebbar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/1/015202" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756900." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reuter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedikt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764938" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dinia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3015229" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100222" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6V4V2WN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104760a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818687v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2145392" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maechler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarra-Bournet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevallier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9261-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CQD31PR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098992v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9214-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCS4GP0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362619v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melpignano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cioarec" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clergereaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villeneuve" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2010.03.022" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTM0N297-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.01.062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2J9V0VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098965v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turgeon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009079" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7TL3J44D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savin De Larclause" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2017023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207646v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charlet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brettes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2831009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200700073" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZPQQWVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362603v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moisan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saoudi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Popovici" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/16/S07" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3C91J94V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362599v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fornelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.08.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92H68JNV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.08.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9M8F384-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361612v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.928953" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361615v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Croquesel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011365306501" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZGQVXZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Gouda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massines" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/9/3/312" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JHNNHCS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361609v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sommer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011310319171" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FF2622L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361607v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/19/102" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C4R68XF6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361569v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laulh&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chantepie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/12/018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CH5JSTKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361560v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cremer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/6/019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M11XH33H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987799v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bouzidi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964762v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kettlitz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#246;ft" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987803v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964763v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656596v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987801v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987800v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998475v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnide" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Mingotaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vahlas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966282v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roustit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048783v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777174" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987804v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966285v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966284v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966278v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988485v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988432v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878004v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Billard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870753" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988483v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977063v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988484v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165102v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977142v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998498v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Gangwar" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977140v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988478v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165103v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966277v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Bouzidi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dang van Sung Mussard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Puechagut" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988433v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165098v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998499v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977138v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouarouri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988431v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988479v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stafford" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988429v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988481v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165097v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988480v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977061v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bras" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877968v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988428v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877966v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165096v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165101v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988425v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984451v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988426v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988427v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977101v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988424v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988423v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biran" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165051v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165095v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977095v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977057v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977056v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977058v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334519v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Br&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gherardi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naud&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rives" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2021210110" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Tyl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Popov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab7518" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108788v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gh&#233;rardi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2019.01.102" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tyl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouzidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dap" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Caquineau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aad472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287072v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Laurent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Desjardins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Meichelboeck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Belinger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5046181" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287076v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Desjardins" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Laurent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Durocher-Jean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Laroche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Gherardi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaa5d9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160487" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levasseur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reetesh Kumar Gangwar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Profili" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201600172" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa515f" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Levasseur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vlad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Profili" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sarkissian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-017-0958-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Stafford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa916d" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099129v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koronai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stafford" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gherardi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2016.10.095" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01310930v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R K Gangwar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Levasseur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Massines" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/015011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hilt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duday" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bern&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Choquet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b01819" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Koronai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500223" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KHT5WS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Hotmar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cozzolino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016150525" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CT6QBS7D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Koehler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gad Sabbatier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hoesli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201500211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D0KRTK1W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaneac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4959994" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hilt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duday" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frache" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Didierjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra11625a" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Bouarouri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Clergereaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2321518" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287109v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Profili" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gangwar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/5/054006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287106v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2323708" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506386v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouzidi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bonnin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/550/1/012044" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ch&#233;rif Bouzidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130080" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sarra-Bournet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Valli&#232;res" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Turgeon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Massines" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.89-91.479" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477163v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2013.05.045" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099106v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Frache" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bardon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201300010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BCD3B8T2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laroche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.02.095" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099047v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Es-Sebbar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massines" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/1/015202" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819344v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Despax" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4756900." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reuter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benedikt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4764938" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Petersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Dinia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ruch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am3015229" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Blanchard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201100222" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q6V4V2WN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396243v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Fanelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.201200029" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VQSJR02L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362626v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cioarec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Melpignano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la104760a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818687v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Cambronne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2145392" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maechler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarra-Bournet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevallier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9261-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0CQD31PR-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362619v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melpignano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cioarec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Clergereaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villeneuve" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2010.03.022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTM0N297-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098992v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gl&#233;nat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Laroche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11090-010-9214-y" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCS4GP0M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04099004v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.01.062" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S2J9V0VQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818764v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Enache" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/12/125201" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1QZD6VVB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04098965v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turgeon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massines" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009079" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-7TL3J44D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819394v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et.Touhami Es-Sebbar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3225569" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;gur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009064" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/541DC3BECB0E5E7CD6402311FEA03DAC42A80146/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818765v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savin De Larclause" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2017023" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207646v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charlet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grelet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brettes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bock" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2831009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818763v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Maechler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200700073" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MZPQQWVJ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700526v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Enache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cambronne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2005086" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-DMVT3Q96-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362603v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Boudam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Moisan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saoudi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Popovici" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/16/S07" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-3C91J94V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362599v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massines" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Fornelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2005.08.010" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92H68JNV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700520v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Cambronne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/4/004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-0N2BBDWR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700524v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P S&#233;gur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/47/12B/S42" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-TF1GZSB9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700514v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Cambronne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2004197" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5H2FDK4R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361625v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Jimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.08.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z9M8F384-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362587v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jaoul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboriau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villeger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2004.08.171" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5KNX6918-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361618v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(03)00540-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR4JB0CX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361612v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/27.928953" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361615v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gouda" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duran" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Croquesel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011365306501" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZGQVXZS-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361589v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Gouda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massines" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/9/3/312" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7JHNNHCS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361609v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Sommer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011310319171" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1FF2622L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361607v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/33/19/102" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-C4R68XF6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361569v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Laulh&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Jacquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Boduch" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chantepie" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/12/018" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-CH5JSTKQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361560v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cremer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/30/6/019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-M11XH33H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964762v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kettlitz" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H&#246;ft" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combettes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987799v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bouzidi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987798v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987802v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987803v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laurent" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964763v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656596v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987801v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987800v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998475v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Champouret" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carnide" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Mingotaud" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vahlas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966281v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966282v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roustit" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048783v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2016.7777174" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987804v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966285v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966284v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988432v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966278v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988485v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878004v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Billard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISEIM.2014.6870753" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988483v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988482v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977063v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988484v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165102v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977140v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988478v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165103v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977142v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998498v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. K. Gangwar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966277v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherif Bouzidi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Dang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dang van Sung Mussard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Puechagut" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988477v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988433v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165098v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998499v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977138v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouarouri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988429v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988431v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988479v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stafford" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988481v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165097v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877967v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988480v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977061v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Zakari" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bras" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877968v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne C. Pitchford" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988428v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877966v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165096v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165101v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165100v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988425v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984451v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988426v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bellel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988427v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977101v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988424v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988423v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Biran" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164982v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164984v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988381v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164983v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988379v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Larrieu" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Quoizola" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecouvreur" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988375v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988380v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977059v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988378v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Tsyganov" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988377v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wild" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165051v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Segui" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165095v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977095v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977057v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988372v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okazaki" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988373v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977056v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977058v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>