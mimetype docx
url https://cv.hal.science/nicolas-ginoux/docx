--- v0 (2026-03-18)
+++ v1 (2026-05-06)
@@ -893,352 +893,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889400v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Obata-type characterization of doubly-warped product Kähler manifolds</w:t>
+                <w:t xml:space="preserve">Skew Killing spinors in four dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Pilca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Uwe Semmelmann</w:t>
+                <w:t xml:space="preserve">Ines Kath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Münster Journal of Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17879/06089650392⟩</w:t>
+              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (4), pp.501-535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10455-021-09754-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483859v1</w:t>
+                <w:t xml:space="preserve">hal-02560712v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New eigenvalue estimates involving Bessel functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Obata-type characterization of doubly-warped product Kähler manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Pilca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Semmelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5565/PUBLMAT6522109⟩</w:t>
+              <w:t xml:space="preserve">Münster Journal of Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.295-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17879/06089650392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264339v2</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew Killing spinors in four dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New eigenvalue estimates involving Bessel functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fida El Chami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Kath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 59 (4), pp.501-535. </w:t>
+              <w:t xml:space="preserve">Publicacions Matemàtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65 (2), pp.681-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10455-021-09754-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5565/PUBLMAT6522109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560712v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264339v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tire noise optimization problem: a mixed integer linear programming approach</w:t>
               </w:r>
@@ -1367,64 +1367,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Pilca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Semmelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North-Western European Journal of Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 6, pp.119-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1570,51 +1570,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 35 (6), pp.1645-1654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2018.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
@@ -2315,51 +2315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginary Kählerian Killing spinors I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uwe Semmelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Global Analysis and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (4), pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3725,51 +3725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Kath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4228,51 +4228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nicolas-ginoux.perso.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035302v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/AM2025-3-101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida El Chami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Makhoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raulot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2026.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.04914" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.088" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125322v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Drago" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Murro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RLM/1029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333715v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2109.01375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889400v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/ade027-0708-497" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483859v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pilca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Semmelmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17879/06089650392" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264339v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/PUBLMAT6522109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560712v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kath" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-021-09754-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379132v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna R&#243;ka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881638v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Ammann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-018-1134-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266074v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.01.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nakad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-017-0734-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00022-015-0286-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-014-0018-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2015.278.79" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-012-0534-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#228;r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-007-0157-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DE61B985B71416FB68B1F70469764DEE2DCB071/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12188-008-0006-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Alexandru Belgun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Bert Rademacher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2289" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2004.04.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00278-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00206-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X0200140X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-002-0428-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F2A197C9CDC9BAA302379659103687921B3159/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Branding" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746710v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10047" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01266075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nicolas-ginoux.perso.math.cnrs.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035302v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habib" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/AM2025-3-101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida El Chami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Makhoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raulot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2026.010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692818v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2206.04914" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.088" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125322v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#243; Drago" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Murro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/RLM/1029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333715v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2109.01375" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889400v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57262/ade027-0708-497" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560712v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Kath" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10455-021-09754-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Pilca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Semmelmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17879/06089650392" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264339v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/PUBLMAT6522109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379132v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Becker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna R&#243;ka" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2021147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881638v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Ammann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11005-018-1134-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266074v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf M&#252;ller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2018.01.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nakad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00025-017-0734-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265987v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00022-015-0286-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10711-014-0018-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pjm.2015.278.79" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-012-0534-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#228;r" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266072v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266069v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grosjean" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.06.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117241v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-007-0157-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8DE61B985B71416FB68B1F70469764DEE2DCB071/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322108v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12188-008-0006-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322124v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117237v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Alexandru Belgun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Bert Rademacher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2289" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117217v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2004.04.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00278-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117216v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-073X(03)00206-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117212v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129167X0200140X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117213v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-002-0428-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03F2A197C9CDC9BAA302379659103687921B3159/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844466" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Branding" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559425v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01746710v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN10047" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01266075v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>