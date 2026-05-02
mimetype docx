--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -510,234 +510,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographies sociales et appliquées, entre regards croisés et circulations universitaires : Wolfgang Hartke, les géographes français et les relations académiques franco-allemandes au XXe siècle</w:t>
+                <w:t xml:space="preserve">Les « enfants terribles » de la Landschaft. Revendications, contestations et révoltes dans la géographie universitaire ouest-allemande (Bonn, Berlin-Ouest, Kiel) en 1968-1969</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginsburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.746</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.173-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276840v1</w:t>
+                <w:t xml:space="preserve">hal-01276836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « enfants terribles » de la Landschaft. Revendications, contestations et révoltes dans la géographie universitaire ouest-allemande (Bonn, Berlin-Ouest, Kiel) en 1968-1969</w:t>
+                <w:t xml:space="preserve">André Chéradame et l’émergence d’une cartographie géopolitique de guerre en 1916</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginsburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.173-208</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, « 14/18 : La Guerre en cartes », 223, pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276836v1</w:t>
+                <w:t xml:space="preserve">hal-01276097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Chéradame et l’émergence d’une cartographie géopolitique de guerre en 1916</w:t>
+                <w:t xml:space="preserve">Allocution pour la commémoration du 11 novembre 2014: les géographes normaliens dans la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginsburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, « 14/18 : La Guerre en cartes », 223, pp.79-90</w:t>
+              <w:t xml:space="preserve">L’Archicube </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 bis, pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276097v1</w:t>
+                <w:t xml:space="preserve">hal-01276837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières géographes universitaires en France : enquête sur les débuts d’une féminisation disciplinaire (1913-1928)</w:t>
               </w:r>
@@ -786,96 +786,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocution pour la commémoration du 11 novembre 2014: les géographes normaliens dans la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Géographies sociales et appliquées, entre regards croisés et circulations universitaires : Wolfgang Hartke, les géographes français et les relations académiques franco-allemandes au XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginsburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Archicube </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 bis, pp.69-73</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276837v1</w:t>
+                <w:t xml:space="preserve">hal-01276840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Lefebvre, un bon géographe pour Poitiers ? Identités sociale, professionnelle et disciplinaire entre stratégies, rivalités et affinités dans la géographie française de l’entre-deux-guerres (1933-1934)</w:t>
               </w:r>
@@ -1487,173 +1487,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie humaine, historiens des Annales et guerres mondiales. L’itinéraire heurté de Théodore Lefebvre (1889-1943)</w:t>
+                <w:t xml:space="preserve">Les Balkans avec ou sans Cvijić. Géographes et géologues universitaires austro-allemands, français et serbes dans un espace européen périphérique (1893-1934)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginsburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clerc Pascal; Robic Marie-Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des géographes hors-les-murs ? Itinéraires dans un Monde en mouvement (1900-1940)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.137-182, 2015</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.323-354, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276838v1</w:t>
+                <w:t xml:space="preserve">hal-01276839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Balkans avec ou sans Cvijić. Géographes et géologues universitaires austro-allemands, français et serbes dans un espace européen périphérique (1893-1934)</w:t>
+                <w:t xml:space="preserve">Géographie humaine, historiens des Annales et guerres mondiales. L’itinéraire heurté de Théodore Lefebvre (1889-1943)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ginsburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clerc Pascal; Robic Marie-Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des géographes hors-les-murs ? Itinéraires dans un Monde en mouvement (1900-1940)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.323-354, 2015</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.137-182, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276839v1</w:t>
+                <w:t xml:space="preserve">hal-01276838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">„Der Krieg, die schrecklichste Erosion“. Feldpostbriefe als Quellen für die Geschichte der Geographie</w:t>
               </w:r>
@@ -2027,51 +2027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rabault-Feuerhahn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginsburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3342" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276840v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276097v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820217v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne D&#233;barre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.1497" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276838v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02174545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Orain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Rabault-Feuerhahn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ginsburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.3342" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355312v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276097v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276103v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276840v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276828v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820217v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne D&#233;barre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.1497" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763054v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276832v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276825v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>