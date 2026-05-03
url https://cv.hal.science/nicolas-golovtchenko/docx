--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -147,5175 +147,5317 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disappearance of a form of working-class culture. The dynamics of disembedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires et réseaux sociaux de l’industrie papetière. Pyrénées centrales, XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en ordre organisationnelle et aléas du projet (2012-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Minovez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Privat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire et reconstruire le campus du Mirail. De la faculté de lettres de Toulouse à l’université Jean-Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-7089-8142-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat de partenariat : contrôle de la temporalité du projet pour le maître d’ouvrage mais perte de maîtrise pour l’architecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Privat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire et reconstruire le campus du Mirail. De la faculté de lettres de Toulouse à l’université Jean-Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-7089-8142-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choisir le meilleur projet (2009-2012) : dialogue compétitif et fabrication de dispositifs de coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">dir. Jean-Michel Minovez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire et reconstruire le campus du Mirail. De la faculté de lettres de Toulouse à l’Université Jean-Jaurès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.236-265, 2024, 978-2-7089-8142-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élus de la région toulousaine face aux enjeux de l’étalement urbain générés par de nouvelles mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Filâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Michel Bonnet et Patrice Aubertel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville aux limites de la mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des gated commnunities à la française ? Les résidences fermées toulousaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Bernard Haumont et Alain Morel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La société des voisins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Maison des Sciences de l’Homme, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résidentialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Marion Segaud, Jacques Brun et Jean-Claude Driant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l’habitat et du logement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des usagers dans les politiques environnementales de réduction des gaz à effet de serre : le cas de la pollution automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Zelem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Noguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Pidoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Corinne Gendron et Jean-Guy Vaillancourt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et participation publique. De la contestation écologiste aux défis de la gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université de Montréal; FIDES-Presses de l’Université de Montréal,, pp.173-205, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pum.15044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’installer et habiter dans les espaces péri-urbains : nouvelles urbanités et liens sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association des Professionnels de l’Urbanisme de Midi-Pyrénées et Institut d’Estudis Territorials de Barcelona. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La ville étalée en perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Social Editions, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maîtrise d’ouvrage publique dans les petites communes de Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Beslay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ringon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gaudibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plan Construction et Architecture. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La commande…de l’architecture à la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Collection Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du diagnostic à l'action : le cas d'une expérience de réhabilitation de logements HLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Dorra Mafhoud et Lilia Ben Salem. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction de la modernité et pratiques sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Publication Universitaire, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04603979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/15a9q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du papier-crayon à la conception assistée par intelligence artificielle dans l’enseignement de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pratique sociologique à l'ère du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des Sciences Humaines et Sociales de Tunis et comité de recherche « Sociologie professionnelle » de l’Association Internationale des Sociologues de Langue Française (AISLF), Oct 2025, Djerba - Zarsis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques d’encastrement et de désencastrement de l’industrie papetière des Pyrénées centrales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des mondes passés aus futurs émergents : réseaux, conflits et solidarités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Excellence Structurations des Mondes Sociaux (LabEX SMS), Sep 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de transformation organisationnelle et nouveaux espaces de travail : conséquences attendues et effets induits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCIENCES, SAVOIRS ET SOCIÉTÉS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XXIIème Congrès de l’Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face aux enjeux de complexité, le retour d’expérience d’un dispositif de formation universitaire interdisciplinaire mené en mode projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« La sociologie professionnelle face à la société », XXIIème Congrès de l’Association Internationale des Sociologues de Langue Française (AISLF) « Sciences, savoirs et sociétés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2024, Ottawa (Ontario), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets déstabilisateurs d’une crise de croissance urbaine sur les représentations et les normes établies. Ce que la sociologie peut faire aux crises urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sciences sociales en temps de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Mar 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapports de domination, production intentionnelle et construction sociale involontaire de l’ignorance. Le cas de l’industrie de l’aluminium en Ariège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urgence environnementale et coopération internationale pour une transition juste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque International du laboratoire Prospective, Stratégies et Développement Durable (PS2D), May 2024, Hammamet (TUN), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sport au service de l’insertion sociale et professionnelle. Premiers retours de l’expérimentation Amassa Climb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du Fonds pour L’innovation Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Entreprises Sociales pour l’Habitat, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04629327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux éthiques et situations d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres de la sociologie francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Oct 2022, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la morale dans les pratiques et contenus pédagogiques des formations en sociologie, le cas du master SOAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Association internationale des sociologues de langue française, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la morale dans les pratiques et contenus pédagogiques des formations en sociologie, Le cas du master SOAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres de la sociologie francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Oct 2022, Sfax, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regard sociologique sur le tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international, Le secteur touristique en Tunisie depuis la révolution. Tendances et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CR 16 de l’AISLF; Association Tunisienne de Sociologie; PHILAB (Université de Tunis); Institut Supérieur des études Appliqués en Humanité du Kef, Oct 2019, Le Kef, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginer, concevoir et réaliser l'ouverture des frontières d'une université enclavée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les frontières, passer les frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Association internationale des sociologues de langue française; CENS, Centre nantais de sociologie, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La territorialisation d’une politique universitaire ou quand les périphéries de l’intérieur s’articulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et territoires : vers un renforcement des inégalités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF; GRIDEQ; ISDéT; Atisée; Université du Québec à Rimouski (UQAR), May 2019, Rimouski, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction conjointe, une modalité particulière d’élaboration de la commande de recherche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux de la recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAREP et AISLF, May 2018, Hammamet (TUN), Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction du campus de l’université Toulouse-Jean Jaurès, enjeux et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville vue du CIEU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LISST-CIEU, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place et le rôle du commanditaire dans une enquête sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales CAREP – AISLF, Choix méthodologiques et enquête de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser les usages sociétaux de la sociologie francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux et perspectives de la sociologie francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Nov 2017, Fribourg (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimonialisation de l’université du Mirail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantilly, Vergigny, Dieppe et Toulouse. Cas patrimoniaux en région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national d’Histoire de l’Art, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, logiques et conséquences des processus d’internationalisation, de mutualisation, de localisation et de professionnalisation des masters inscrits dans le champ de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’incertain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF, Jul 2012, Rabat (Maroc), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université du Mirail : du schéma directeur au schéma d’aménagement, les dynamiques d’un projet controversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation-restauration de l’architecture du mouvement moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Le Mirail, Apr 2010, Toulouse (31000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des formations professionnelles. Entre logique de localisation et enjeux de développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilités, usages sociaux de la sociologie et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Oct 2010, Tozeur, Tunisia, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation de la sociologie. Pour une formation en master de sociologie qui pense les articulations entre référentiels théorico-méthodologiques et opérationnalisations professionnalisantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être en société. Le lien social à l’épreuve des culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2008, Istanbul (Turquie), Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitants des résidences sécurisées. Entre étiquetage sécuritaire et revendication d'une aspiration à la tranquillité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société des voisins. De la cage d’escalier au quartier, les modes d’habiter, les espaces communs des ensembles résidentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction de l’Architecture et du Patrimoine, École nationale supérieure d’architecture de Paris-Val de Seine, LOUEST, UMR CNRS-MCC 7145, Dec 2007, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie appliquée : de l’étude-diagnostic à la production et à l’accompagnement de dispositifs d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vocations actuelles de la sociologie francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Apr 2007, Dakar (Sénégal), Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelles compétences avons-nous besoin pour édifier la cité ? Photographie de l’état des représentations des producteurs de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Entretiens de la Cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Régional Midi-Pyrénées et Pôle Régional Midi-pyrénées de compétences en formation continue des professionnels de l’archirecture et du cadre de vie, Jun 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville durable au défi des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Assises Nationales du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Région Midi-Pyrénées, May 2005, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités quotidiennes et occupation de l’espace : recherche de nouveaux modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville étalée en perspectives, de l’étalement à la mise en réseau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat Pompeu Fabra, May 2004, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élus de la région Midi-Pyrénées face aux nouvelles mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès AISLF. L’individu social. Autres réalités, autre sociologie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2004, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résidences fermées et lien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème congrès AISLF. L’individu social. Autres réalités, autre sociologie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2004, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élus de la région toulousaine face aux enjeux de l’étalement urbain générés par de nouvelles mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et territoires urbains. Penser la ville sans bornes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plan urbanisme construction architecture, Jun 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La copropriété face au défi du renouvellement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le renouvellement urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Sciences Sociales, Oct 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité spatiale, proximité sociale : les échelles de la copropriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La proximité : catégorie politique, catégorie sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française &amp; GIS Socio-Économie de l’Habitat, May 2002, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’installer et habiter dans les espaces péri-urbains : nouvelles urbanités et liens sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville étalée en perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Estudis Territorials et APUMP, Jan 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de nouvelles urbanités par les nouvelles mobilités. Des urbanités sans citadinité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et territoires urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plan Urbanisme Construction et Architecture, Nov 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La privatisation dans les copropriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques spatiales, aides publiques, nouveaux services : actualité et perspectives de recherche sur l’habitat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Socio-économie de l'Habitat, Mar 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects sociologiques d’une expérience d’auto-partage de type bottom up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télématique, transport et cité du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SITEF, Oct 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petits arrangements entre copropriétaires sur quelques formes légitimes d'appropriation d'espaces collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rue et ses figures : un bilan pour l'an 2000"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse, Nov 2000, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de l'action publique locale, le cas de la maîtrise d'ouvrage communale en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires prescrits, territoires vécus : inter-territorialité au coeur des recompositions des espaces ruraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Ruralistes Français, Oct 2000, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et figures de la maîtrise d’ouvrage communale en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaudibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ringon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maîtrises d’ouvrage et la formulation de la commande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plan Urbanisme Construction et Architecture, Nov 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des usagers dans les politiques environnementales de réduction des gaz à effet de serre : le cas de la pollution automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Pidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une société monde ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2000, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l'interface d'une pluralité d'intérêts privés et de la notion d'intérêt général, le rôle de l'expert en réhabilitation de copropriétés comme facteur de mises en accords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace et pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale des sociologues de langue française, Feb 2000, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions sociales et modalités d'une redéfinition du rôle du syndic de copropriété</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PUCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS socio-économie de l'habitat, Nov 1999, Rennes (FRA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605591v1</w:t>
-              </w:r>
-[...968 lines deleted...]
-                <w:t xml:space="preserve">hal-04603979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation des situations de travail et spatialisation des formes organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental de la Haute Garonne. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour d’expériences des logements sociaux à Toulouse et alentours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Programme de coopération transnationale INTERREG IV B SUDOE. Innover au service d’un habitat durable adapté aux régions du Sud-Ouest européen. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La cité Daste – programme de réhabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Programme de coopération transnationale INTERREG IV B SUDOE. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des caractéristiques des agences d’architecture et de la formation des professionnels de l’architecture et du cadre de vie en Midi-Pyrénées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouty Nadège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zussy-Stirer Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle de Compétences Midi-Pyrénées, Conseil Régional de l’Ordre des Architectes, Conseil Régional Midi–Pyrénées. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02506035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport pour le Programme d’Observation des Projets et des Stratégies Urbaines (POPSU) - Axe Territoire Ville Mobilité de la Maison des Sciences de l'Homme Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupement d’Intérêt Public Europe des Projets Architecturaux et Urbains (EPAU). 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques des lieux et relations sociales dans les copropriétés toulousaines. Entre privé et public : les rapports de cohabitation et les usages des espaces communs dans les ensembles résidentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission du Patrimoine Ethnologique du Ministère de la Culture. 2005, pp.130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques des lieux et relations sociales dans les copropriétés toulousaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission du Patrimoine Ethnologique du Ministère de la Culture. 2005, pp.130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de nouvelles urbanités par les nouvelles mobilités : des urbanités sans citadinité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Pervanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plan Urbanisme Construction et Architecture (PUCA). 2005, pp.250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelles compétences avons-nous besoin pour édifier la cité ? Photographie de l’état des représentations des producteurs de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferguson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Posas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle Régional de Compétences en Formation Continue des Professionnels de l’Architecture et du Cadre de Vie. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles mobilités, nouvelles urbanités et nouvelles figures de la notabilité. Les élus de la région toulousaine face aux enjeux de l’étalement urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Filâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Casagrande-Ruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Plan Urbanisme Construction et Architecture (PUCA). 2004, pp.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre privé et public : les rapports de cohabitation et les usages des espaces communs dans les ensembles résidentiels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mission du Patrimoine Ethnologique du Ministère de la Culture. 2003, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et représentations du stage « hors les murs » et de son articulation avec la formation « ex cathedra ». Le cas des étudiants en architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Culture (DAPA)/École d’Architecture de Toulouse. 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation sociologique du système d’auto-partage &amp;quot;Caisse Commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Programme de coopération transnationale INTERREG IV B SUDOE. Innover au service d’un habitat durable adapté aux régions du Sud-Ouest européen. 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS / CERTOP / ADEME / Caisse-Commune. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Programme de coopération transnationale INTERREG IV B SUDOE. 2013</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie sociale et police de proximité dans quatre quartiers toulousains : un état des représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Préfecture de Région Midi-Pyrénées. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Pôle de Compétences Midi-Pyrénées, Conseil Régional de l’Ordre des Architectes, Conseil Régional Midi–Pyrénées. 2009</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04611117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Science Research Report. Presentation of first results from sample survey by questionnaires and discussion groups - Parthenay district</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Commission (DG XIII -programme IMAGINE). 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...844 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04611126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5325,446 +5467,446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tribunal des utopies. Les utopies menacent-elles notre bonheur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Couthenx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Panela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Building books, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tribunal des utopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Couthenx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Panella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Building Books, pp.120, 2021, 978-2-492680-00-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parc automobile et effet de serre. Agir sur le parc automobile pour réduire l’effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Crozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Darbéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iddri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, pp.97, 2001, Les cahiers du CLIP, Benjamin Dessus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iddri</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 12, pp.97, 2001, Les cahiers du CLIP, Benjamin Dessus</w:t>
+                <w:t xml:space="preserve">halshs-01366830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les copropriétés résidentielles entre règle juridique et régulation sociale. Contribution à une sociologie de l’action organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Septentrion. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5774,203 +5916,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La copropriété résidentielle face au défi du renouvellement urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 55, pp.127-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/drevi.2003.1826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville et ses chercheurs : Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Golovtchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metropolis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Chercheurs en ville, 98-99, pp.110-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6038,51 +6180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBBE7873"/>
+    <w:nsid w:val="8938794B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6269,51 +6411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-golovtchenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9737-2921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143360515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379201v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592833v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604505v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604524v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629327v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324400v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382455v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382574v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604542v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382621v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604568v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604574v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Huet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604581v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605197v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605472v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605458v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605467v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605450v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605477v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605518v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605523v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudibert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ringon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605545v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605558v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pidoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nogues" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605572v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605591v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983143v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843392v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965628v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Privat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604032v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fil&#226;tre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604014v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Souchet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Zelem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nogu&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.15044" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604004v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592865v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouty Nad&#232;ge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zussy-Stirer Aur&#233;lie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611208v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611220v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pervanchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferguson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Posas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casagrande-Ruaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611113v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611254v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611126v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985621v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couthenx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prades" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Colas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Panela" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382789v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Panella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Darb&#233;ra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faudry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iddri.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/drevi.2003.1826" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706993v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-golovtchenko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9737-2921" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143360515" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983143v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Golovtchenko" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Privat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604032v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fil&#226;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604014v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Souchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604004v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Zelem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nogu&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pidoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pum.15044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592986v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beslay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ringon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaudibert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05597484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vannier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Barrey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Duc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/15a9q" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379173v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604484v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604524v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629327v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324559v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382455v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382392v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382574v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604568v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Huet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605122v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605234v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605472v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605458v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605467v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605450v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605499v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605518v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605545v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605552v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nogues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605591v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592865v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506035v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gouty Nad&#232;ge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zussy-Stirer Aur&#233;lie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Courant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611093v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaillet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Pervanchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611107v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferguson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Posas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Casagrande-Ruaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611113v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611254v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Barthe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04611126v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couthenx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prades" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Colas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Panela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382789v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Panella" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366830v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cauret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Darb&#233;ra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faudry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iddri.org/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592907v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522226v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/drevi.2003.1826" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706993v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>