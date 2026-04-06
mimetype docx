--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Goncalves-Mendes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The obese inflammatory microenvironment may promote breast DCIS progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1384354. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1384354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term High-Fat Diet Limits the Protective Effect of Spontaneous Physical Activity on Mammary Carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (11), pp.6221. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25116221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds Detected in Amniotic Fluid of Women During Normal Pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Minet-Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposure and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12403-023-00617-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Bingula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Lanchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (2), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-021-00868-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D supplementation associated with physical exercise promotes a tolerogenic immune environment without effect on mammary tumour growth in C57BL/6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 60 (5), pp.2521-2535. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02420-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO771, the first luminal B mammary cancer cell line from C57BL/6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12935-020-01418-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Vitamin D Supplementation on Influenza Vaccine Response and Immune Functions in Deficient Elderly Persons: A Randomized Placebo-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 65/12 p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supernatants of Adipocytes From Obese Versus Normal Weight Women and Breast Cancer Cells: In Vitro Impact on Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (7), pp.1808-1816. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle regeneration and impact of aging and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.22-36. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol-rich grape pomace extracts protect against dextran sulfate sodium-induced colitis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.7214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle regeneration and impact of aging and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D deficiency down-regulates Notch pathway contributing to skeletal muscle atrophy in old wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), 13 p. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-7075-11-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of basal diet on dextran sodium sulphate (DSS)-induced colitis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (8), pp.1217-1227. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-014-0800-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does aging affect the immune status? A comparative analysis in 300 healthy volunteers from France, Austria and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ribalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity and Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (38), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4933-10-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracorporeal photochemotherapy induces arginase 1 in patients with graft versus host disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trim.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of adiponectin and leptin in breast cancer: clinical and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Buechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine-Related Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.1197-1210. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/ERC-09-0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallikrein protects against microalbuminuria in experimental type I diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (4), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ki.2009.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of vasopressin on the subcellular localization of ENaC in the renal collecting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulkroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bankir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (6), pp.1024-1032. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.ki.5000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental expression of SCO-spondin during mouse and human development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Expression Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (3), pp.309 - 314. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.modgep.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thrombospondin Type 1 Repeat (TSR) and Neuronal Differentiation: Roles of SCO-Spondin Oligopeptides on Neuronal Cell Types and Cell Lines∗</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonçalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Creveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Cytology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, International Review of Cytology, 230, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0074-7696(03)30001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse SCO-spondin, a gene of the thrombospondin type 1 repeat (TSR) superfamily expressed in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonçalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Simon-Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Creveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 312, pp.263-270. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1119(03)00622-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune-mediated tumor microenvironment remodeling depends on the high fat diet duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Congress on Obesity (ECO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Venise (IT), Italy. pp.7-515, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000538577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité à long terme limite la prévention de la carcinogenèse mammaire par l’activité physique, approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Activité Physique et séquelles liées au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont Ferrand (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone Nutrition Clinique et Métabolisme, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMMUNOMODULATION DU MICRO-ENVIRONNEMENT TUMORAL MAMMAIRE : L'EXERCICE PHYSIQUE CONTREBALANCE L'EFFET TOLÉROGÈNE DE LA VITAMINE D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desidério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFNCM et SFN, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une supplémentation en vitamine D sur les fonctions immunitaires et la réponse vaccinale chez des sujets âgés carencés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Nov 2016, Montpellier, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitamine D induit ex vivo une production dose -dépendante de cathélicidine par les cellules mononucléées du sang périphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Lanchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Nov 2016, Montpellier, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fonctionnelle et métabolique des cellules Natural Killer en situation de stress nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enriched environment on tumor growth and adipokines secretion in a mouse model of mammary cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Society-of-Clinical-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets preventifs d'extraits de marc de raisin sur l'inflammation colique induite par le sulfate de dextran sodique (DSS) chez le rat Preventive effect of grape pomace extracts on Dextran sodium sulfate (DSS)-induced colitis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France. pp.41-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude in vitro de l'effet de la vitamine D sur la différenciation des cellules musculaires L6 en situation d'agression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla C. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Patrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2013, Bordeaux, France. pp.S168-169, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70560-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochimie-Physiologie Physiopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif INTERNAT PHARMACIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2023, 9782294779695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Immune Cells, Obesity, and High-Fat Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.125-135, 2019, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-810422-4.00010-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir le risque de déficit en vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (41), pp.14-19, 2015, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cibles tissulaires multiples pour la vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (41), pp.20-27, 2015, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du microenvironnement adipeux inflammatoire sur la progression tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term high-fat diet limits exercice benefits on mammary tumor growth in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPEN Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. Clinical Nutrition ESPEN, 58, pp.624, 2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite a regular spontaneous physical activity, a long-term high-fat diet promotes mammary cancer development in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Edition - Metabolism &amp; Cancer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary tumour microenvironment response to vitamin D and exercise in aged mice fed by high fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPEN Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. 58, pp.499, 2023, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse du micro-environnement tumoral mammaire à la vitamine D et/ou à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CIR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. 37 (2, Supplement 2), pp.e66-e67, 2023, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l'enrichissement : impact des phases du protocole sur la composition corporelle et la croissance tumorale dans un modèle murin de carcinogenèse mammaire associé à un régime hyper-lipidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Al Dekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème colloque AFSTAL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulation du micro-environnement tumoral mammaire : l’exercice physique contrebalance l’effet tolérogène de la vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. Nutrition Clinique et Métabolisme, 36 (1), pp.S57, 2022, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high fat diet and physical activity on tumor’s inflammation and oxidative stress in a model of C57BL/6 mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of Vitamin D: Focus In the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremie Talvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can vitamin D boost production and circulating cathelicidin levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Lanchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Fat Soluble Vitamins Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. 130 p., 2017, 16th Fat Soluble Vitamins Congress Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’infiltrat immunitaire tumoral mammaire chez la souris C57BL/6 obèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D deficiency down-regulates Notch pathway contributing to skeletal muscle atrophy in old Wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFFC-EFLM EUROMEDLAB Paris 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carence en vitamine D diminue les capacités de régénération musculaire chez le rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France. , 639 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modulation in vitro du statut oxydatif par la leptine est dépendante du statut néoplasique des cellules épithéliales mammaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Mahbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , Nutrition Clinique et Métabolisme, 48 (suppl. 1), pp.S82-S83, 2013, 6ème Journée scientifique du CNRH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId226"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Goncalves-Mendes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The obese inflammatory microenvironment may promote breast DCIS progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1384354. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1384354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term High-Fat Diet Limits the Protective Effect of Spontaneous Physical Activity on Mammary Carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (11), pp.6221. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25116221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds Detected in Amniotic Fluid of Women During Normal Pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Minet-Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposure and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12403-023-00617-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Bingula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Lanchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (2), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-021-00868-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D supplementation associated with physical exercise promotes a tolerogenic immune environment without effect on mammary tumour growth in C57BL/6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 60 (5), pp.2521-2535. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02420-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO771, the first luminal B mammary cancer cell line from C57BL/6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12935-020-01418-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Vitamin D Supplementation on Influenza Vaccine Response and Immune Functions in Deficient Elderly Persons: A Randomized Placebo-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 65/12 p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supernatants of Adipocytes From Obese Versus Normal Weight Women and Breast Cancer Cells: In Vitro Impact on Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (7), pp.1808-1816. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle regeneration and impact of aging and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.22-36. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol-rich grape pomace extracts protect against dextran sulfate sodium-induced colitis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.7214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle regeneration and impact of aging and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D deficiency down-regulates Notch pathway contributing to skeletal muscle atrophy in old wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), 13 p. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-7075-11-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of basal diet on dextran sodium sulphate (DSS)-induced colitis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (8), pp.1217-1227. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-014-0800-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does aging affect the immune status? A comparative analysis in 300 healthy volunteers from France, Austria and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ribalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity and Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (38), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4933-10-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracorporeal photochemotherapy induces arginase 1 in patients with graft versus host disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trim.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of adiponectin and leptin in breast cancer: clinical and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Buechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine-Related Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.1197-1210. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/ERC-09-0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallikrein protects against microalbuminuria in experimental type I diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (4), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ki.2009.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of vasopressin on the subcellular localization of ENaC in the renal collecting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulkroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bankir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (6), pp.1024-1032. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.ki.5000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental expression of SCO-spondin during mouse and human development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Expression Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (3), pp.309 - 314. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.modgep.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thrombospondin Type 1 Repeat (TSR) and Neuronal Differentiation: Roles of SCO-Spondin Oligopeptides on Neuronal Cell Types and Cell Lines∗</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonçalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Creveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Cytology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, International Review of Cytology, 230, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0074-7696(03)30001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse SCO-spondin, a gene of the thrombospondin type 1 repeat (TSR) superfamily expressed in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonçalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Simon-Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Creveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 312, pp.263-270. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1119(03)00622-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune-mediated tumor microenvironment remodeling depends on the high fat diet duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Congress on Obesity (ECO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Venise (IT), Italy. pp.7-515, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000538577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité à long terme limite la prévention de la carcinogenèse mammaire par l’activité physique, approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Activité Physique et séquelles liées au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont Ferrand (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone Nutrition Clinique et Métabolisme, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMMUNOMODULATION DU MICRO-ENVIRONNEMENT TUMORAL MAMMAIRE : L'EXERCICE PHYSIQUE CONTREBALANCE L'EFFET TOLÉROGÈNE DE LA VITAMINE D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desidério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFNCM et SFN, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitamine D induit ex vivo une production dose -dépendante de cathélicidine par les cellules mononucléées du sang périphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Lanchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Nov 2016, Montpellier, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une supplémentation en vitamine D sur les fonctions immunitaires et la réponse vaccinale chez des sujets âgés carencés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Nov 2016, Montpellier, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fonctionnelle et métabolique des cellules Natural Killer en situation de stress nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enriched environment on tumor growth and adipokines secretion in a mouse model of mammary cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Society-of-Clinical-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets preventifs d'extraits de marc de raisin sur l'inflammation colique induite par le sulfate de dextran sodique (DSS) chez le rat Preventive effect of grape pomace extracts on Dextran sodium sulfate (DSS)-induced colitis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France. pp.41-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude in vitro de l'effet de la vitamine D sur la différenciation des cellules musculaires L6 en situation d'agression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla C. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Patrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2013, Bordeaux, France. pp.S168-169, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70560-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochimie-Physiologie Physiopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif INTERNAT PHARMACIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2023, 9782294779695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Immune Cells, Obesity, and High-Fat Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.125-135, 2019, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-810422-4.00010-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cibles tissulaires multiples pour la vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (41), pp.20-27, 2015, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir le risque de déficit en vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (41), pp.14-19, 2015, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du microenvironnement adipeux inflammatoire sur la progression tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term high-fat diet limits exercice benefits on mammary tumor growth in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPEN Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. Clinical Nutrition ESPEN, 58, pp.624, 2023, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite a regular spontaneous physical activity, a long-term high-fat diet promotes mammary cancer development in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Edition - Metabolism &amp; Cancer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary tumour microenvironment response to vitamin D and exercise in aged mice fed by high fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPEN Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. 58, pp.499, 2023, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse du micro-environnement tumoral mammaire à la vitamine D et/ou à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CIR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. 37 (2, Supplement 2), pp.e66-e67, 2023, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l'enrichissement : impact des phases du protocole sur la composition corporelle et la croissance tumorale dans un modèle murin de carcinogenèse mammaire associé à un régime hyper-lipidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Al Dekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème colloque AFSTAL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulation du micro-environnement tumoral mammaire : l’exercice physique contrebalance l’effet tolérogène de la vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. Nutrition Clinique et Métabolisme, 36 (1), pp.S57, 2022, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high fat diet and physical activity on tumor’s inflammation and oxidative stress in a model of C57BL/6 mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of Vitamin D: Focus In the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremie Talvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can vitamin D boost production and circulating cathelicidin levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Lanchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Fat Soluble Vitamins Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. 130 p., 2017, 16th Fat Soluble Vitamins Congress Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’infiltrat immunitaire tumoral mammaire chez la souris C57BL/6 obèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carence en vitamine D diminue les capacités de régénération musculaire chez le rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France. , 639 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D deficiency down-regulates Notch pathway contributing to skeletal muscle atrophy in old Wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFFC-EFLM EUROMEDLAB Paris 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modulation in vitro du statut oxydatif par la leptine est dépendante du statut néoplasique des cellules épithéliales mammaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Mahbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , Nutrition Clinique et Métabolisme, 48 (suppl. 1), pp.S82-S83, 2013, 6ème Journée scientifique du CNRH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Habanjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1384354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Minet-Quinard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gallot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-023-00617-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Corbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Faria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.12.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F0SQGHV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Boussenna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7214" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XBCG8TV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talvas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-11-47" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0800-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645040v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jard&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mishellany" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buechler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-09-0043" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645033v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bodin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chollet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Gardes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2009.208" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645026v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulkroun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bankir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ki.5000211" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918635v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Meiniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blanchon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2003.10.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64D69XNZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meiniel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gon&#231;alves-Mendes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Didier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0074-7696(03)30001-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645103v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Simon-Chazottes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;net" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(03)00622-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD7M4X3T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740204v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743008v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063642v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004359v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla C. Domingues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70560-0" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8JG3QW5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780098v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645060v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00010-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645073v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Slimani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2014.12.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645076v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2014.12.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277401v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xia" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remie Talvas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566302v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Habanjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1384354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Minet-Quinard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gallot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-023-00617-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Corbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Faria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.12.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F0SQGHV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Boussenna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7214" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XBCG8TV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-11-47" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0800-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jard&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mishellany" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buechler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-09-0043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bodin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chollet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Gardes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2009.208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulkroun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bankir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ki.5000211" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Meiniel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blanchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2003.10.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64D69XNZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meiniel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gon&#231;alves-Mendes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Didier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0074-7696(03)30001-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Simon-Chazottes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;net" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(03)00622-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD7M4X3T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740204v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004359v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla C. Domingues" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70560-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8JG3QW5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00010-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645076v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Slimani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2014.12.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2014.12.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remie Talvas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>