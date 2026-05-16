--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Goncalves-Mendes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The obese inflammatory microenvironment may promote breast DCIS progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1384354. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1384354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term High-Fat Diet Limits the Protective Effect of Spontaneous Physical Activity on Mammary Carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (11), pp.6221. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25116221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds Detected in Amniotic Fluid of Women During Normal Pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Minet-Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposure and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12403-023-00617-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Bingula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Lanchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (2), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-021-00868-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D supplementation associated with physical exercise promotes a tolerogenic immune environment without effect on mammary tumour growth in C57BL/6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 60 (5), pp.2521-2535. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02420-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO771, the first luminal B mammary cancer cell line from C57BL/6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12935-020-01418-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Vitamin D Supplementation on Influenza Vaccine Response and Immune Functions in Deficient Elderly Persons: A Randomized Placebo-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 65/12 p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supernatants of Adipocytes From Obese Versus Normal Weight Women and Breast Cancer Cells: In Vitro Impact on Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (7), pp.1808-1816. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle regeneration and impact of aging and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.22-36. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol-rich grape pomace extracts protect against dextran sulfate sodium-induced colitis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.7214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle regeneration and impact of aging and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Walrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D deficiency down-regulates Notch pathway contributing to skeletal muscle atrophy in old wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), 13 p. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-7075-11-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of basal diet on dextran sodium sulphate (DSS)-induced colitis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (8), pp.1217-1227. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-014-0800-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does aging affect the immune status? A comparative analysis in 300 healthy volunteers from France, Austria and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ribalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity and Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (38), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4933-10-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracorporeal photochemotherapy induces arginase 1 in patients with graft versus host disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trim.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of adiponectin and leptin in breast cancer: clinical and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Buechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine-Related Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.1197-1210. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/ERC-09-0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallikrein protects against microalbuminuria in experimental type I diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (4), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ki.2009.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of vasopressin on the subcellular localization of ENaC in the renal collecting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulkroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bankir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (6), pp.1024-1032. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.ki.5000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental expression of SCO-spondin during mouse and human development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Expression Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (3), pp.309 - 314. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.modgep.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thrombospondin Type 1 Repeat (TSR) and Neuronal Differentiation: Roles of SCO-Spondin Oligopeptides on Neuronal Cell Types and Cell Lines∗</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonçalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Creveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Cytology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, International Review of Cytology, 230, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0074-7696(03)30001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse SCO-spondin, a gene of the thrombospondin type 1 repeat (TSR) superfamily expressed in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonçalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Simon-Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Creveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 312, pp.263-270. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1119(03)00622-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune-mediated tumor microenvironment remodeling depends on the high fat diet duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Congress on Obesity (ECO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Venise (IT), Italy. pp.7-515, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000538577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité à long terme limite la prévention de la carcinogenèse mammaire par l’activité physique, approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Activité Physique et séquelles liées au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont Ferrand (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone Nutrition Clinique et Métabolisme, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMMUNOMODULATION DU MICRO-ENVIRONNEMENT TUMORAL MAMMAIRE : L'EXERCICE PHYSIQUE CONTREBALANCE L'EFFET TOLÉROGÈNE DE LA VITAMINE D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desidério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFNCM et SFN, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitamine D induit ex vivo une production dose -dépendante de cathélicidine par les cellules mononucléées du sang périphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Lanchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Nov 2016, Montpellier, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une supplémentation en vitamine D sur les fonctions immunitaires et la réponse vaccinale chez des sujets âgés carencés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Nov 2016, Montpellier, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fonctionnelle et métabolique des cellules Natural Killer en situation de stress nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enriched environment on tumor growth and adipokines secretion in a mouse model of mammary cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Society-of-Clinical-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets preventifs d'extraits de marc de raisin sur l'inflammation colique induite par le sulfate de dextran sodique (DSS) chez le rat Preventive effect of grape pomace extracts on Dextran sodium sulfate (DSS)-induced colitis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France. pp.41-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude in vitro de l'effet de la vitamine D sur la différenciation des cellules musculaires L6 en situation d'agression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla C. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Patrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2013, Bordeaux, France. pp.S168-169, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70560-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochimie-Physiologie Physiopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif INTERNAT PHARMACIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2023, 9782294779695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Immune Cells, Obesity, and High-Fat Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.125-135, 2019, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-810422-4.00010-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cibles tissulaires multiples pour la vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (41), pp.20-27, 2015, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir le risque de déficit en vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (41), pp.14-19, 2015, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du microenvironnement adipeux inflammatoire sur la progression tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term high-fat diet limits exercice benefits on mammary tumor growth in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPEN Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. Clinical Nutrition ESPEN, 58, pp.624, 2023, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite a regular spontaneous physical activity, a long-term high-fat diet promotes mammary cancer development in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Edition - Metabolism &amp; Cancer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary tumour microenvironment response to vitamin D and exercise in aged mice fed by high fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPEN Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. 58, pp.499, 2023, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse du micro-environnement tumoral mammaire à la vitamine D et/ou à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CIR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. 37 (2, Supplement 2), pp.e66-e67, 2023, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l'enrichissement : impact des phases du protocole sur la composition corporelle et la croissance tumorale dans un modèle murin de carcinogenèse mammaire associé à un régime hyper-lipidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Al Dekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème colloque AFSTAL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulation du micro-environnement tumoral mammaire : l’exercice physique contrebalance l’effet tolérogène de la vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. Nutrition Clinique et Métabolisme, 36 (1), pp.S57, 2022, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high fat diet and physical activity on tumor’s inflammation and oxidative stress in a model of C57BL/6 mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of Vitamin D: Focus In the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremie Talvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can vitamin D boost production and circulating cathelicidin levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Lanchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Fat Soluble Vitamins Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. 130 p., 2017, 16th Fat Soluble Vitamins Congress Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’infiltrat immunitaire tumoral mammaire chez la souris C57BL/6 obèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carence en vitamine D diminue les capacités de régénération musculaire chez le rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France. , 639 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D deficiency down-regulates Notch pathway contributing to skeletal muscle atrophy in old Wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFFC-EFLM EUROMEDLAB Paris 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modulation in vitro du statut oxydatif par la leptine est dépendante du statut néoplasique des cellules épithéliales mammaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Mahbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , Nutrition Clinique et Métabolisme, 48 (suppl. 1), pp.S82-S83, 2013, 6ème Journée scientifique du CNRH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Goncalves-Mendes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term High-Fat Diet Limits the Protective Effect of Spontaneous Physical Activity on Mammary Carcinogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (11), pp.6221. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25116221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The obese inflammatory microenvironment may promote breast DCIS progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawan Nehme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.1384354. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2024.1384354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Compounds Detected in Amniotic Fluid of Women During Normal Pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Minet-Quinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Gallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exposure and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12403-023-00617-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25-Hydroxyvitamin D potentializes extracellular cathelicidin release from human PBMC stimulated ex vivo with either bacterial (LPS) or viral (P: IC) mimetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rea Bingula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Lanchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 78 (2), pp.335-342. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-021-00868-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D supplementation associated with physical exercise promotes a tolerogenic immune environment without effect on mammary tumour growth in C57BL/6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 60 (5), pp.2521-2535. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-020-02420-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EO771, the first luminal B mammary cancer cell line from C57BL/6 mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Le Naour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Koffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Diab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Cell International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12935-020-01418-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Vitamin D Supplementation on Influenza Vaccine Response and Immune Functions in Deficient Elderly Persons: A Randomized Placebo-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 65/12 p. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supernatants of Adipocytes From Obese Versus Normal Weight Women and Breast Cancer Cells: In Vitro Impact on Angiogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurianne Bougaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lequeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 232 (7), pp.1808-1816. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.25701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle regeneration and impact of aging and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26, pp.22-36. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arr.2015.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunonutrition stimulates immune functions and antioxidant defense capacities of leukocytes in radiochemotherapy-treated head & neck and esophageal cancer patients: A double-blind randomized clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rouanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34 (5), pp.810-817. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenol-rich grape pomace extracts protect against dextran sulfate sodium-induced colitis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 96 (4), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.7214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D deficiency down-regulates Notch pathway contributing to skeletal muscle atrophy in old wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (1), 13 p. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-7075-11-47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptin modulates dose-dependently the metabolic and cytolytic activities of NK-92 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 228 (6), pp.1202-1209. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does aging affect the immune status? A comparative analysis in 300 healthy volunteers from France, Austria and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Ribalta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity and Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (38), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1742-4933-10-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fat without body weight gain increases in vivo MCF-7 human breast cancer cell growth and decreases natural killer cell cytotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Carcinogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), n.p. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mc.22074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of enriched environment on COX-2, leptin and eicosanoids in a mouse model of breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Enriched Environment on COX-2, Leptin and Eicosanoids in a Mouse Model of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e51525. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0051525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered functions of natural killer cells in response to L-Arginine availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 280 (2), pp.182-190. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cellimm.2012.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracorporeal photochemotherapy induces arginase 1 in patients with graft versus host disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Hannani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplant Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (2), pp.100-106. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trim.2010.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of adiponectin and leptin in breast cancer: clinical and in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Caldefie-Chezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mishellany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Buechler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine-Related Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (4), pp.1197-1210. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1677/ERC-09-0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kallikrein protects against microalbuminuria in experimental type I diabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 76 (4), pp.395-403. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ki.2009.208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effects of vasopressin on the subcellular localization of ENaC in the renal collecting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulkroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bankir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 69 (6), pp.1024-1032. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.ki.5000211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental expression of SCO-spondin during mouse and human development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dastugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Blanchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Expression Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4 (3), pp.309 - 314. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.modgep.2003.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thrombospondin Type 1 Repeat (TSR) and Neuronal Differentiation: Roles of SCO-Spondin Oligopeptides on Neuronal Cell Types and Cell Lines∗</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonçalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Creveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Cytology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, International Review of Cytology, 230, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0074-7696(03)30001-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouse SCO-spondin, a gene of the thrombospondin type 1 repeat (TSR) superfamily expressed in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gonçalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Simon-Chazottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Creveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Meiniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Guénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 312, pp.263-270. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0378-1119(03)00622-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immune-mediated tumor microenvironment remodeling depends on the high fat diet duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Congress on Obesity (ECO 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Venise (IT), Italy. pp.7-515, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000538577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obésité à long terme limite la prévention de la carcinogenèse mammaire par l’activité physique, approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Activité Physique et séquelles liées au cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Clermont Ferrand (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition; Société Francophone Nutrition Clinique et Métabolisme, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04103828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMMUNOMODULATION DU MICRO-ENVIRONNEMENT TUMORAL MAMMAIRE : L'EXERCICE PHYSIQUE CONTREBALANCE L'EFFET TOLÉROGÈNE DE LA VITAMINE D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S M Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desidério</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFNCM et SFN, Nov 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vitamine D induit ex vivo une production dose -dépendante de cathélicidine par les cellules mononucléées du sang périphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Lanchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Nov 2016, Montpellier, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une supplémentation en vitamine D sur les fonctions immunitaires et la réponse vaccinale chez des sujets âgés carencés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Nov 2016, Montpellier, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation fonctionnelle et métabolique des cellules Natural Killer en situation de stress nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Assises de Nutrition et Metabolisme Rhône-Alpes-Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint Galmier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of enriched environment on tumor growth and adipokines secretion in a mouse model of mammary cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Combe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Nachat-Kappes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the American-Society-of-Clinical-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des effets preventifs d'extraits de marc de raisin sur l'inflammation colique induite par le sulfate de dextran sodique (DSS) chez le rat Preventive effect of grape pomace extracts on Dextran sodium sulfate (DSS)-induced colitis in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahlem Boussenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cholet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Joubert-Zakeyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Recherche en Nutrition Humaine (CRNH). Clermont-Ferrand, FRA., Nov 2013, Clermont - Ferrand, France. pp.41-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude in vitro de l'effet de la vitamine D sur la différenciation des cellules musculaires L6 en situation d'agression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla C. Domingues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique V. Patrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Walrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition, JFN 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2013, Bordeaux, France. pp.S168-169, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0985-0562(13)70560-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hypercalorique modifie l’activité des cellules NK et accélère le développement tumoral mammaire : approche expérimentale chez la souris « nude »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Garrait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La disponibilité en arginine module la fonctionnalité des cellules NK : approches in vitro à partir de la lignée NK-92 et de NK humaines isolées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Doctorants de l’Unité de Nutrition Humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NK cell functional adaptation to L-Arg availability: in vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Asia Pacific Conference on Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does L-Arginine availability modulates NK cell functions ? In vitro approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet in vitro de l’arginine sur la prolifération, la survie et la cytotoxicité de la lignée cellulaire NK-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Vergnaud-Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochimie-Physiologie Physiopathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objectif INTERNAT PHARMACIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier Masson, 2023, 9782294779695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle Immune Cells, Obesity, and High-Fat Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Skeletal Muscle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.125-135, 2019, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-810422-4.00010-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cibles tissulaires multiples pour la vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (41), pp.20-27, 2015, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2014.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prévenir le risque de déficit en vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (41), pp.14-19, 2015, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pranut.2014.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cancer du sein et obésité : Impact du microenvironnement adipeux inflammatoire sur la progression tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ola Habanjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Blavignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Cueff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Diab-Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Auxenfans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de la Recherche en Cancérologie Rhône-Alpes Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term high-fat diet limits exercice benefits on mammary tumor growth in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPEN Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. Clinical Nutrition ESPEN, 58, pp.624, 2023, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite a regular spontaneous physical activity, a long-term high-fat diet promotes mammary cancer development in mice.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Edition - Metabolism &amp; Cancer Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mammary tumour microenvironment response to vitamin D and exercise in aged mice fed by high fat diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPEN Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. 58, pp.499, 2023, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnesp.2023.09.221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse du micro-environnement tumoral mammaire à la vitamine D et/ou à l’exercice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du CIR3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un régime hyperlipidique sur le long terme limite les effets anti-tumoraux de l’activité physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. 37 (2, Supplement 2), pp.e66-e67, 2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2023.03.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de l'enrichissement : impact des phases du protocole sur la composition corporelle et la croissance tumorale dans un modèle murin de carcinogenèse mammaire associé à un régime hyper-lipidique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Al Dekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème colloque AFSTAL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulation du micro-environnement tumoral mammaire : l’exercice physique contrebalance l’effet tolérogène de la vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aldekwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desiderio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. Nutrition Clinique et Métabolisme, 36 (1), pp.S57, 2022, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2021.12.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of high fat diet and physical activity on tumor’s inflammation and oxidative stress in a model of C57BL/6 mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Le Guennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of Vitamin D: Focus In the gut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Vasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jéremie Talvas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Congress of Translational Research in Human Nutrition ICTRHN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Clermont-Ferrand, France. 45 p., 2017, 4th International Congress of Translational Research in Human Nutrition:Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can vitamin D boost production and circulating cathelicidin levels?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassandra Lanchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Fat Soluble Vitamins Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. 130 p., 2017, 16th Fat Soluble Vitamins Congress Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de l’infiltrat immunitaire tumoral mammaire chez la souris C57BL/6 obèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Chantal Farges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journée Scientifique du CRNH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Clermont-Ferrand, France. 27 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carence en vitamine D diminue les capacités de régénération musculaire chez le rat âgé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition JFN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France. , 639 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitamin D deficiency down-regulates Notch pathway contributing to skeletal muscle atrophy in old Wistar rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Domingues-Costa Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFFC-EFLM EUROMEDLAB Paris 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modulation in vitro du statut oxydatif par la leptine est dépendante du statut néoplasique des cellules épithéliales mammaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sinda Mahbouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journée scientifique du CNRH Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France. , Nutrition Clinique et Métabolisme, 48 (suppl. 1), pp.S82-S83, 2013, 6ème Journée scientifique du CNRH Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Habanjar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1384354" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Minet-Quinard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gallot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-023-00617-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Corbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Faria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.12.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F0SQGHV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Boussenna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7214" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XBCG8TV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-11-47" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645365v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0800-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jard&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mishellany" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buechler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-09-0043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bodin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chollet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Gardes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2009.208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645026v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauter" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulkroun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bankir" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ki.5000211" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918635v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Meiniel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blanchon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2003.10.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64D69XNZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meiniel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gon&#231;alves-Mendes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Didier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0074-7696(03)30001-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Simon-Chazottes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;net" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(03)00622-x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD7M4X3T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740204v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063642v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004359v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla C. Domingues" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70560-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8JG3QW5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00010-5" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645076v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Slimani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2014.12.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645073v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2014.12.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277401v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remie Talvas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216756v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630990v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marlin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goepp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desiderio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roug&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Aldekwer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25116221" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04794742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Habanjar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawan Nehme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2024.1384354" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645053v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Minet-Quinard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mend&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gallot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12403-023-00617-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinroche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassandra Lanchais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-021-00868-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03047974v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Chantal Farges" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rouge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Le Naour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02420-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036541v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Koffi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Diab" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Guennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12935-020-01418-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Corbin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00065" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bougaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Delort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Billard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lequeux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.25701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Faria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Vasson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Walrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2015.12.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0F0SQGHV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214151v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garrait" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rouanet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Vergnaud-Gauduchon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2014.12.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHS8M3W0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221365v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Boussenna" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cholet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fraisse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7214" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4XBCG8TV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223538v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Domingues-Costa Faria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-11-47" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lamas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Nachat-Kappes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rossary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Caldefie-Chezet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ribalta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4933-10-38" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mishellany" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22074" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XWC841MW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Combe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051525" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cellimm.2012.11.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLCMC81J-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182399v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651580v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047423v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Merlin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Hannani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Farges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trim.2010.10.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645040v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jard&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mishellany" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Buechler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1677/ERC-09-0043" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645033v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bodin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chollet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Gardes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2009.208" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645026v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fernandes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulkroun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bankir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.ki.5000211" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918635v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Meiniel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dastugue" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blanchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2003.10.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64D69XNZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Meiniel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gon&#231;alves-Mendes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Creveaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Didier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0074-7696(03)30001-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645103v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Simon-Chazottes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gu&#233;net" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-1119(03)00622-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD7M4X3T-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000538577" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103828v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499636v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Marlin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S M Aldekwer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desid&#233;rio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roug&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rossary" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743008v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740204v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745973v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747154v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Basu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063642v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joubert-Zakeyh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla C. Domingues" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0985-0562(13)70560-0" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8JG3QW5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805696v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805884v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817690v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817693v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780098v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645060v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-810422-4.00010-5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645076v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Slimani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Talvas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2014.12.004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645073v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pranut.2014.12.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04277401v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Diab-Assaf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.584" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645148v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645067v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rossary" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnesp.2023.09.221" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645204v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2023.03.120" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Guennec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Al Dekwer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desiderio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645044v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aldekwer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desiderio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2021.12.110" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594137v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594063v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remie Talvas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566302v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740351v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coston" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739780v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216756v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinda Mahbouli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>