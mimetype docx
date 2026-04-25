--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.989583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Gratiot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9053-1694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166646849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1261628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hi, I am geophysicist and former deputy director of the Institute of Environmental Geosciences (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ige-grenoble.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). I am familiar with the setting up of transverse, multi-actor projects (including industrial ones). Immersed in interculturality, I was expatriated for ten years in French Guiana, Mexico and in Vietnam, where I co-founded the Asian Water Research Center (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://carerescif.hcmut.edu.vn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), in partnership with the Ho Chi Minh City Polytechnic (Vietnam) within the framework of the French-speaking network of excellence in engineering sciences. In 5 years, CARE research center has become the leader of the Saigon River studies, in terms of regional publications ( Web of Knowledge indicator). I am also the coordinator and co-founder of the MOOC &amp;quot; Des rivières et des hommes &amp;quot; (10 editions, &amp;gt;25,000 registrants and 82 countries ). The MaTerre project (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://materre.osug.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), which aims at reducing the carbon footprint of scientist activities is the last project I co-founded in 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the TONIC model to assess the effectiveness of green roofs for a combined sewer network in Thu Duc City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Thinh T Thuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuoc-Dan D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Ha H Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Minh-Tam M T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Management Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14796/JWMM.S550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging SWOT: Early Assessment of Level 2 High-Rate River Products in an Urbanized, Low Elevation Coastal Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lgrs.2024.3501407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot randomised controlled trial comparing the effectiveness of the MaTerre180’ participatory tool including a serious game versus an intervention including carbon footprint awareness-raising on behaviours among academia members in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0301124. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing discharge estimation from SWOT satellite data in a tropical tidal river environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.e0000226. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Controlling Mud Floc Settling Velocity in a Highly Turbid Macrotidal Fluvial‐Estuarine System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Jalón-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (10), pp.e2024JC021558. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jc021558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic response of a tropical urban estuary to a typhoon event: case study of Ho Chi Minh City and typhoon Usagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling dynamics of cohesive sediments in a highly turbid tidal river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Jalón-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457, pp.106995. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Channel System of the Vietnamese Mekong Delta: Impacts on the Flow Dynamics under Relative Sea-Level Rise Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deleersnijder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Soares-Frazão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (20), pp.3597. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15203597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets of high-resolution water level and discharge from the Saigon-Dong Nai estuary system impacted by a developing megacity, Ho Chi Minh City - Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109147. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does eutrophication enhance greenhouse gas emissions in urbanized tropical estuaries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Truong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Thi Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.119105. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton characterization in a tropical tidal river impacted by a megacity: the case of the Saigon River (Southern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Truong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.4076-4092. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15850-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring discharge in a tidal river using water level observations: Application to the Saigon River, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Q. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 761, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrological regime and land use on in-stream Escherichia coli concentration in the Mekong basin, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paty Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayaphet Rattanavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.3460. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82891-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical functioning of an urbanized tropical estuary: Implementing the generic C-GEM (reactive transport) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 784, pp.147261. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient budgets in the Saigon-Dongnai River basin: Past to future inputs from the developing Ho Chi Minh megacity (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.974-990. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment properties in the Lower Mekong River, from fluvial to estuarine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233, pp.106522. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implicit wetting–drying algorithm for the discontinuous Galerkin method: application to the Tonle Sap, Mekong River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrun Ortleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deleersnijder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.923-951. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-019-09732-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Water Evolution (2001–2017) at the Cambodia/Vietnam Border in the Upper Mekong Delta Using Satellite MODIS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Massuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pham-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), art. no 800 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12050800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and geochemical data in bed sediments from a tropical river-estuary system impacted by a developing megacity, Ho Chi Minh City - Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Noncent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thành-Nho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.261-269. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional rates and mechanisms of muddy shoreline retreat following mangrove removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (8), pp.1559-1571. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of riverine macroplastic transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Emmerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Chung Kieu-Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50096-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus adsorption/desorption processes in the tropical Saigon River estuary (Southern Vietnam) impacted by a megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.106321. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where has the pollution gone? A survey of organic contaminants in Ho Chi Minh city / Saigon River (Vietnam) bed sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonnet-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217, pp.261-269. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion of the coastal mekong delta: Assessing natural against man induced processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Nguyet Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.72-89. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics and eutrophication assessment in the tropical river system of Saigon – Dongnai (southern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Quoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 653, pp.370-383. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangroves and shoreline erosion in the Mekong River delta, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 226, pp.106263. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood-related risks in Ho Chi Minh City and ways of mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Quertamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi San Ha Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Dung Tran Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 573, pp.1021 - 1027. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'une courbe de tarage hauteur-dénivelée-débit pour une rivière influencée par la marée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dramais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Duc Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment flocculation in the Mekong River estuary, Vietnam, an important driver of geomorphological changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tuan Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Thoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (6-7), pp.260 - 268. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil aggregate size in turbulent flow: Respective effect of soil type and suspended concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.66-72. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of flocculation and settling processes in development of the mangrove-colonized, Amazon-influenced mud-bank coast of South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 373, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an optical settling column to assess suspension characteristics within the free, flocculation, and hindered settling regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Droppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.1991 - 2003. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastline and mudbank monitoring in French Guiana: contributions of radar and optical satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m03-059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of suspended particles size during highly concentrated flood events in a small mountainous catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.1549-1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sediment sources in a tropical highland catchment of central Mexico by using conventional and alternative fingerprinting methodsTracing sediment sources in a tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp. 911-922. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00721267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-derived historical records of suspended sediment origin in a mesoscale mountainous catchment: the Bléone River French Alpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (9), pp.1463-1478. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0565-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards prediction of suspended sediment yield from peak discharge in small erodible mountainous catchments (0.45 - 22 km2) of France, Mexico and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nadal-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 454-455, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseflow control on sediment flux connectivity: Insights from a nested catchment study in Central Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anguiano-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (1), pp.129-140. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-daily variability of suspended sediment fluxes in small mountainous catchments &ndash implications for community-based river monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.703-713. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-15-703-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic turbulence measurements of near-bed suspended sediment dynamics in highly turbid waters of a macrotidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bretel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (10), pp.S36-S49. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2011.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of turbidity in mountainous rivers Retour d'expérience sur l'utilisation de la turbidité en rivière de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00652457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in surface runoff in the central mountains of Mexico: lessons from the past and predictive scenario for the next century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-291-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics during the rainy season in tropical highland catchments of central Mexico using fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.42-54. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon-influenced muddy coast of South America: A review of mud-bank–shoreline interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mead A. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (3-4), pp.99-121. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2010.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of erosion and suspended sediment transport in three headwater catchments of the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123 (3-4), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GEOMORPH.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.632-641. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00374860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary hydrosedimentary view of a highly turbid, tropical, manmade lake: Cointzio Reservoir (Michoacán, Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Susperregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1770.2009.00389.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive ridley turtle Lepidochelys olivacea in French Guiana: back from the brink of regional extirpation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.243-246. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605309001793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearshore intertidal topography and topographic-forcing mechanisms of an Amazon-derived mud bank in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (6), pp.813-822. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant contribution of the 18.6 year tidal cycle to regional coastal changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00310922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Nesting Leatherback Turtles (Dermochelys coriacea): Contribution of Remote Sensing for Real-Time Assessment of Beach Coverage in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nolibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Thérèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Wongsopawiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chelonian Conservation and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.142 à 147. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2744/1071-8443(2007)6[142:MONLTD]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboratory Study of Dilute Suspension Mud Floc Characteristics in an Oscillatory Diffusive Turbulent Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue 50, pp.1142 à 1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-wind waves and mud dynamics on the French Guiana coast, South America: input from ERA-40 wave data and field investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236 (1-2), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-wind waves and mud dynamics on the French Guiana coast, South America: input from ERA-40 wave data and field investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the nesting season of marine turtles from incomplete data: statistical adjustment of a sinusoidal function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.95 à 102. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-1795.2005.00015.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of tidal exposures on mudflats along the French Guiana coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-4), pp.25 à 37. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2005.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of coastal dynamics in French Guiana from 16 years of SPOT satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue 39, pp.1503 à 1509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of the settling flux of cohesive sediments in a turbulent fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C6), pp.C06004. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Satellite Image–Based Method for Estimating Rates of Mud Bank Migration, French Guiana, South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4), pp.720 à 728. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/03-0100.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie spatiale optique et radar pour la cartographie des bancs de vase en Guyane francaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 175, pp.27 à 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evolution of a coastal mudflat under oceanic influences: an example from the dynamic shoreline of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 208 (2-4), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2004.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the response of water quality to pollutant loading in the Saigon River system (Vietnam): modelling scenarios by C-GEM, an estuarine biogeochemical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Truong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change (préconférence )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420862v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un Système de Caractérisation des Agrégats et Flocs (SCAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new device to measure the settling properties of suspended particles : instrumental development and first applications during runoff events in small watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining sediment dynamics in rivers using fallout radionuclides: How to move forward from the lessons learnt in catchments of Mexico, Laos and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2014 Symposium: The International Symposium on Sediment Dynamics: From the Summit to the Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02669005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid method for settling velocity and flocculation measurement within high suspended sediment concentration rivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I G Droppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERCOH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Gainesville, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1808.3845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between land cover, land use change and erosion-sedimentation processes at the watershed level: A multitemporal study in the Cointzio watershed, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Lopez-Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining river monitoring and sediment fingerprinting to quantify spatial and temporal dynamics of fine sediment in mountainous catchments of the French Alps and the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG XXV General Assembly: Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sediment residence times in subtropical highland catchments of central Mexico combining river gauging and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4586-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02667304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics in tropical highland catchments of central Mexico using fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Réunion des Sciences de la Terre (RST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Formard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Mud deposit to mangrove in coastal areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Porto Alegre, Brazil. pp.632-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of sediment in contrasted mountainous watersheds (Mexican transverse volcanic axis and French Southern Alps) combining river gauging, elemental geochemistry and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of sediments from the Amazon-Orinico coast (South America) and geomorphologic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J* Monballiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercoh'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements in fluid mud layers of a macrotidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Physics of Estuaries and Coastal Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBS layers in a diffusive turbulence grid oscillation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERCOH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Delft, Netherlands. pp.139-154, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1568-2692(02)80013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My earth in 180’: experimental protocol of a serious game aiming at the reduction of carbon footprint in Academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Behaviour Change for Health and Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, London, United Kingdom. , 2023, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11605.09446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling urban waters using TONIC model in large metropolitan areas: comparison between Lyon (France) and Ho Chi Minh City (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hc Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tq Thuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on water sustainability and green technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ho Chi MInh City, Vietnam. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocculation depositional properties of freshly eroded aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU OCEAN SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D numerical modelling of a complex tidal river : case of the River Saigon, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Gerarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th SimHydro conference, Nov. 2023, Chatou, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Chatou, France. 2024, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudha Pangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Fenghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio J. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-100161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau, Mégapoles et Changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudha Pangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Fenghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio J. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-200102-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agua, Megaciudades y Cambio Climatico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudha Pangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Fenghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio J. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-300051-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together for climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.158-161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble pour le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.158-161, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit for measuring the falling speed of particles in suspension in a fluid and device comprising at least one measuring unit and one automatic sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015055963A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la couche d'ozone, une source d'inspiration pour la défense du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, en ligne [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Terre en Classe: Diffusion auprès d'un public scolaire, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Arciero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Courtaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble 1 UGA - Université Grenoble Alpe; l’Institut des Géosciences de l’Environnement (IGE); ABS - Association pour la transition Bas Carbone. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête utopies et principes de réalités : un campus d’après à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delaballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université Grenoble Alpes [2020-..]. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sédiments cohésifs sur l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Joseph-Fourier - Grenoble I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00534075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.989583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Gratiot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9053-1694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166646849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1261628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hi, I am geophysicist and former deputy director of the Institute of Environmental Geosciences (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ige-grenoble.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). I am familiar with the setting up of transverse, multi-actor projects (including industrial ones). Immersed in interculturality, I was expatriated for ten years in French Guiana, Mexico and in Vietnam, where I co-founded the Asian Water Research Center (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://carerescif.hcmut.edu.vn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), in partnership with the Ho Chi Minh City Polytechnic (Vietnam) within the framework of the French-speaking network of excellence in engineering sciences. In 5 years, CARE research center has become the leader of the Saigon River studies, in terms of regional publications ( Web of Knowledge indicator). I am also the coordinator and co-founder of the MOOC &amp;quot; Des rivières et des hommes &amp;quot; (10 editions, &amp;gt;25,000 registrants and 82 countries ). The MaTerre project (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://materre.osug.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), which aims at reducing the carbon footprint of scientist activities is the last project I co-founded in 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging SWOT: Early Assessment of Level 2 High-Rate River Products in an Urbanized, Low Elevation Coastal Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lgrs.2024.3501407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the TONIC model to assess the effectiveness of green roofs for a combined sewer network in Thu Duc City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Thinh T Thuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuoc-Dan D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Ha H Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Minh-Tam M T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Management Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14796/JWMM.S550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing discharge estimation from SWOT satellite data in a tropical tidal river environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.e0000226. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot randomised controlled trial comparing the effectiveness of the MaTerre180’ participatory tool including a serious game versus an intervention including carbon footprint awareness-raising on behaviours among academia members in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0301124. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Controlling Mud Floc Settling Velocity in a Highly Turbid Macrotidal Fluvial‐Estuarine System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Jalón-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (10), pp.e2024JC021558. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jc021558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling dynamics of cohesive sediments in a highly turbid tidal river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Jalón-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457, pp.106995. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic response of a tropical urban estuary to a typhoon event: case study of Ho Chi Minh City and typhoon Usagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Channel System of the Vietnamese Mekong Delta: Impacts on the Flow Dynamics under Relative Sea-Level Rise Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deleersnijder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Soares-Frazão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (20), pp.3597. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15203597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets of high-resolution water level and discharge from the Saigon-Dong Nai estuary system impacted by a developing megacity, Ho Chi Minh City - Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109147. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does eutrophication enhance greenhouse gas emissions in urbanized tropical estuaries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Truong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Thi Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.119105. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton characterization in a tropical tidal river impacted by a megacity: the case of the Saigon River (Southern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Truong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.4076-4092. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15850-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring discharge in a tidal river using water level observations: Application to the Saigon River, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Q. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 761, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrological regime and land use on in-stream Escherichia coli concentration in the Mekong basin, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paty Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayaphet Rattanavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.3460. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82891-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical functioning of an urbanized tropical estuary: Implementing the generic C-GEM (reactive transport) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 784, pp.147261. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient budgets in the Saigon-Dongnai River basin: Past to future inputs from the developing Ho Chi Minh megacity (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.974-990. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment properties in the Lower Mekong River, from fluvial to estuarine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233, pp.106522. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implicit wetting–drying algorithm for the discontinuous Galerkin method: application to the Tonle Sap, Mekong River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrun Ortleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deleersnijder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.923-951. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-019-09732-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and geochemical data in bed sediments from a tropical river-estuary system impacted by a developing megacity, Ho Chi Minh City - Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Noncent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thành-Nho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.261-269. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Water Evolution (2001–2017) at the Cambodia/Vietnam Border in the Upper Mekong Delta Using Satellite MODIS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Massuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pham-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), art. no 800 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12050800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where has the pollution gone? A survey of organic contaminants in Ho Chi Minh city / Saigon River (Vietnam) bed sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonnet-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217, pp.261-269. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion of the coastal mekong delta: Assessing natural against man induced processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Nguyet Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.72-89. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus adsorption/desorption processes in the tropical Saigon River estuary (Southern Vietnam) impacted by a megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.106321. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional rates and mechanisms of muddy shoreline retreat following mangrove removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (8), pp.1559-1571. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of riverine macroplastic transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Emmerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Chung Kieu-Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50096-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics and eutrophication assessment in the tropical river system of Saigon – Dongnai (southern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Quoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 653, pp.370-383. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangroves and shoreline erosion in the Mekong River delta, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 226, pp.106263. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood-related risks in Ho Chi Minh City and ways of mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Quertamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi San Ha Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Dung Tran Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 573, pp.1021 - 1027. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'une courbe de tarage hauteur-dénivelée-débit pour une rivière influencée par la marée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dramais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Duc Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment flocculation in the Mekong River estuary, Vietnam, an important driver of geomorphological changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tuan Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Thoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (6-7), pp.260 - 268. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil aggregate size in turbulent flow: Respective effect of soil type and suspended concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.66-72. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of flocculation and settling processes in development of the mangrove-colonized, Amazon-influenced mud-bank coast of South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 373, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an optical settling column to assess suspension characteristics within the free, flocculation, and hindered settling regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Droppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.1991 - 2003. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastline and mudbank monitoring in French Guiana: contributions of radar and optical satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m03-059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sediment sources in a tropical highland catchment of central Mexico by using conventional and alternative fingerprinting methodsTracing sediment sources in a tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp. 911-922. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00721267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-derived historical records of suspended sediment origin in a mesoscale mountainous catchment: the Bléone River French Alpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (9), pp.1463-1478. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0565-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of suspended particles size during highly concentrated flood events in a small mountainous catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.1549-1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards prediction of suspended sediment yield from peak discharge in small erodible mountainous catchments (0.45 - 22 km2) of France, Mexico and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nadal-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 454-455, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseflow control on sediment flux connectivity: Insights from a nested catchment study in Central Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anguiano-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (1), pp.129-140. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-daily variability of suspended sediment fluxes in small mountainous catchments &ndash implications for community-based river monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.703-713. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-15-703-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic turbulence measurements of near-bed suspended sediment dynamics in highly turbid waters of a macrotidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bretel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (10), pp.S36-S49. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2011.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics during the rainy season in tropical highland catchments of central Mexico using fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.42-54. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in surface runoff in the central mountains of Mexico: lessons from the past and predictive scenario for the next century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-291-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of turbidity in mountainous rivers Retour d'expérience sur l'utilisation de la turbidité en rivière de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00652457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon-influenced muddy coast of South America: A review of mud-bank–shoreline interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mead A. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (3-4), pp.99-121. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2010.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of erosion and suspended sediment transport in three headwater catchments of the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123 (3-4), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GEOMORPH.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary hydrosedimentary view of a highly turbid, tropical, manmade lake: Cointzio Reservoir (Michoacán, Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Susperregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1770.2009.00389.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.632-641. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00374860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive ridley turtle Lepidochelys olivacea in French Guiana: back from the brink of regional extirpation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.243-246. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605309001793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearshore intertidal topography and topographic-forcing mechanisms of an Amazon-derived mud bank in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (6), pp.813-822. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant contribution of the 18.6 year tidal cycle to regional coastal changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00310922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Nesting Leatherback Turtles (Dermochelys coriacea): Contribution of Remote Sensing for Real-Time Assessment of Beach Coverage in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nolibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Thérèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Wongsopawiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chelonian Conservation and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.142 à 147. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2744/1071-8443(2007)6[142:MONLTD]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboratory Study of Dilute Suspension Mud Floc Characteristics in an Oscillatory Diffusive Turbulent Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue 50, pp.1142 à 1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-wind waves and mud dynamics on the French Guiana coast, South America: input from ERA-40 wave data and field investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236 (1-2), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-wind waves and mud dynamics on the French Guiana coast, South America: input from ERA-40 wave data and field investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of tidal exposures on mudflats along the French Guiana coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-4), pp.25 à 37. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2005.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the nesting season of marine turtles from incomplete data: statistical adjustment of a sinusoidal function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.95 à 102. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-1795.2005.00015.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of coastal dynamics in French Guiana from 16 years of SPOT satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue 39, pp.1503 à 1509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of the settling flux of cohesive sediments in a turbulent fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C6), pp.C06004. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Satellite Image–Based Method for Estimating Rates of Mud Bank Migration, French Guiana, South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4), pp.720 à 728. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/03-0100.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie spatiale optique et radar pour la cartographie des bancs de vase en Guyane francaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 175, pp.27 à 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evolution of a coastal mudflat under oceanic influences: an example from the dynamic shoreline of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 208 (2-4), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2004.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the response of water quality to pollutant loading in the Saigon River system (Vietnam): modelling scenarios by C-GEM, an estuarine biogeochemical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Truong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change (préconférence )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420862v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un Système de Caractérisation des Agrégats et Flocs (SCAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new device to measure the settling properties of suspended particles : instrumental development and first applications during runoff events in small watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining sediment dynamics in rivers using fallout radionuclides: How to move forward from the lessons learnt in catchments of Mexico, Laos and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2014 Symposium: The International Symposium on Sediment Dynamics: From the Summit to the Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02669005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid method for settling velocity and flocculation measurement within high suspended sediment concentration rivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I G Droppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERCOH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Gainesville, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1808.3845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between land cover, land use change and erosion-sedimentation processes at the watershed level: A multitemporal study in the Cointzio watershed, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Lopez-Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining river monitoring and sediment fingerprinting to quantify spatial and temporal dynamics of fine sediment in mountainous catchments of the French Alps and the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG XXV General Assembly: Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sediment residence times in subtropical highland catchments of central Mexico combining river gauging and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4586-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02667304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics in tropical highland catchments of central Mexico using fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Réunion des Sciences de la Terre (RST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Formard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Mud deposit to mangrove in coastal areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Porto Alegre, Brazil. pp.632-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of sediment in contrasted mountainous watersheds (Mexican transverse volcanic axis and French Southern Alps) combining river gauging, elemental geochemistry and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of sediments from the Amazon-Orinico coast (South America) and geomorphologic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J* Monballiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercoh'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements in fluid mud layers of a macrotidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Physics of Estuaries and Coastal Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBS layers in a diffusive turbulence grid oscillation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERCOH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Delft, Netherlands. pp.139-154, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1568-2692(02)80013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My earth in 180’: experimental protocol of a serious game aiming at the reduction of carbon footprint in Academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Behaviour Change for Health and Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, London, United Kingdom. , 2023, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11605.09446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling urban waters using TONIC model in large metropolitan areas: comparison between Lyon (France) and Ho Chi Minh City (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hc Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tq Thuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on water sustainability and green technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ho Chi MInh City, Vietnam. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocculation depositional properties of freshly eroded aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU OCEAN SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D numerical modelling of a complex tidal river : case of the River Saigon, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Gerarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th SimHydro conference, Nov. 2023, Chatou, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Chatou, France. 2024, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudha Pangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Fenghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio J. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-100161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau, Mégapoles et Changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudha Pangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Fenghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio J. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-200102-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agua, Megaciudades y Cambio Climatico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudha Pangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Fenghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio J. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-300051-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together for climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.158-161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble pour le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.158-161, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit for measuring the falling speed of particles in suspension in a fluid and device comprising at least one measuring unit and one automatic sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015055963A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la couche d'ozone, une source d'inspiration pour la défense du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, en ligne [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Terre en Classe: Diffusion auprès d'un public scolaire, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Arciero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Courtaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble 1 UGA - Université Grenoble Alpe; l’Institut des Géosciences de l’Environnement (IGE); ABS - Association pour la transition Bas Carbone. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête utopies et principes de réalités : un campus d’après à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delaballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université Grenoble Alpes [2020-..]. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sédiments cohésifs sur l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Joseph-Fourier - Grenoble I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00534075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="352DD671"/>
+    <w:nsid w:val="BF9E77E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-gratiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9053-1694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166646849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1261628" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ige-grenoble.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carerescif.hcmut.edu.vn/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materre.osug.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915647v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues Do Amaral" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Nguyen Trung" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2024.3501407" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533320v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301124" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466199v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Tu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000226" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc021558" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.106995" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Soares-Fraz&#227;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15203597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109147" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Truong Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Dao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Thi Minh Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet T N Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Aim&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15850-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Cohard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paty Nakhle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaphet Rattanavong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82891-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Dao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147261" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3552" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106522" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrun Ortleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09732-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham-Duc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050800" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Noncent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th&#224;nh-Nho" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herv&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105938" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346220v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4593" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Chung Kieu-Le" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50096-1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet T.N. Nguyen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106321" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018741v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627331v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nguyet Minh Nguyen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.05.004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJWNH04C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Quoc Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.319" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02352939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goichot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106263" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vachaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Quertamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi San Ha Phan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Tran Ngoc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.044" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duc Ho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017039" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bildstein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tuan Anh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Thoss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L9Q4148-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.12.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHM1X7BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Droppo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1135-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m03-059" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221884v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00721267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9421" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA706A58BF9D3FDCA3EF9D271512E30CD64F528B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222790v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0565-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anguiano-Valencia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Mendoza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.05.021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NZVNK37-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648837v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.12.025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDRF2PH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595374v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-703-2011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614447v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bretel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.03.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652457v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-291-2010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562710v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mead A. Allison" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2010.09.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEOMORPH.2010.07.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374860v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Susperregui" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1770.2009.00389.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4S11J86-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412626v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605309001793" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542795v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.01.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5NS6Q84-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00310922v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo127" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nolibos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Wongsopawiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2744/1071-8443(2007)6[142:MONLTD]2.0.CO;2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Manning" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481729v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385780v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2005.00015.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5HJXG5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fiot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.12.009" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJHFK6F4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260292v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002732" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382116v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/03-0100.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382075v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542784v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.04.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFVGTGN8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420862v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280187v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669005v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gourdin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Droppo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1808.3845" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866998v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez-Granados" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668893v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816450v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Formard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668839v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496784v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amsterdam" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J* Monballiu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naipal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260429v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260368v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1568-2692(02)80013-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917233v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11605.09446" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709065v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gerarduzzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_17" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01449109v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Lossouarn" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudha Pangare" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Fenghua" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Lentini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Loftus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375736v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01449119v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112910v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744523v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707439v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011376v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265584v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Arciero" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Courtaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120253v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaballe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534075v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-gratiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9053-1694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166646849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1261628" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ige-grenoble.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carerescif.hcmut.edu.vn/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materre.osug.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues Do Amaral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Nguyen Trung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2024.3501407" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Tu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533320v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301124" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc021558" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.106995" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-396" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Soares-Fraz&#227;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15203597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109147" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Truong Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Dao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Thi Minh Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet T N Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Aim&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15850-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Cohard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paty Nakhle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaphet Rattanavong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82891-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Dao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147261" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3552" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106522" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrun Ortleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09732-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Noncent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th&#224;nh-Nho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herv&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105938" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham-Duc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050800" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nguyet Minh Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.05.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJWNH04C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297484v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet T.N. Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106321" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Chung Kieu-Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50096-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Quoc Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.319" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02352939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goichot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106263" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vachaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Quertamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi San Ha Phan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Tran Ngoc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.044" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duc Ho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017039" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bildstein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tuan Anh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Thoss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L9Q4148-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.12.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHM1X7BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Droppo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1135-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m03-059" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00721267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA706A58BF9D3FDCA3EF9D271512E30CD64F528B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0565-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.12.025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDRF2PH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anguiano-Valencia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Mendoza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.05.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NZVNK37-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595374v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-703-2011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614447v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bretel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.03.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563598v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-291-2010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562710v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mead A. Allison" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2010.09.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEOMORPH.2010.07.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413391v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Susperregui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1770.2009.00389.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4S11J86-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374860v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412626v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605309001793" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542795v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.01.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5NS6Q84-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00310922v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo127" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nolibos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Wongsopawiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2744/1071-8443(2007)6[142:MONLTD]2.0.CO;2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Manning" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481729v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385766v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fiot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.12.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJHFK6F4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385780v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2005.00015.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5HJXG5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260292v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002732" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382116v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/03-0100.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382075v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542784v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.04.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFVGTGN8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420862v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280187v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669005v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gourdin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Droppo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1808.3845" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866998v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez-Granados" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668893v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816450v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Formard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668839v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496784v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amsterdam" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J* Monballiu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naipal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260429v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260368v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1568-2692(02)80013-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917233v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11605.09446" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709065v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gerarduzzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_17" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01449109v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Lossouarn" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudha Pangare" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Fenghua" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Lentini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Loftus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375736v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01449119v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112910v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744523v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707439v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011376v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265584v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Arciero" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Courtaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120253v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaballe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534075v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>