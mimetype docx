--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.989583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Gratiot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9053-1694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166646849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1261628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hi, I am geophysicist and former deputy director of the Institute of Environmental Geosciences (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ige-grenoble.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). I am familiar with the setting up of transverse, multi-actor projects (including industrial ones). Immersed in interculturality, I was expatriated for ten years in French Guiana, Mexico and in Vietnam, where I co-founded the Asian Water Research Center (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://carerescif.hcmut.edu.vn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), in partnership with the Ho Chi Minh City Polytechnic (Vietnam) within the framework of the French-speaking network of excellence in engineering sciences. In 5 years, CARE research center has become the leader of the Saigon River studies, in terms of regional publications ( Web of Knowledge indicator). I am also the coordinator and co-founder of the MOOC &amp;quot; Des rivières et des hommes &amp;quot; (10 editions, &amp;gt;25,000 registrants and 82 countries ). The MaTerre project (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://materre.osug.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), which aims at reducing the carbon footprint of scientist activities is the last project I co-founded in 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging SWOT: Early Assessment of Level 2 High-Rate River Products in an Urbanized, Low Elevation Coastal Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lgrs.2024.3501407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the TONIC model to assess the effectiveness of green roofs for a combined sewer network in Thu Duc City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Thinh T Thuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuoc-Dan D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Ha H Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Minh-Tam M T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Management Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14796/JWMM.S550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing discharge estimation from SWOT satellite data in a tropical tidal river environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.e0000226. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot randomised controlled trial comparing the effectiveness of the MaTerre180’ participatory tool including a serious game versus an intervention including carbon footprint awareness-raising on behaviours among academia members in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0301124. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Controlling Mud Floc Settling Velocity in a Highly Turbid Macrotidal Fluvial‐Estuarine System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Jalón-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (10), pp.e2024JC021558. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jc021558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling dynamics of cohesive sediments in a highly turbid tidal river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Jalón-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457, pp.106995. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic response of a tropical urban estuary to a typhoon event: case study of Ho Chi Minh City and typhoon Usagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Channel System of the Vietnamese Mekong Delta: Impacts on the Flow Dynamics under Relative Sea-Level Rise Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deleersnijder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Soares-Frazão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (20), pp.3597. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15203597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets of high-resolution water level and discharge from the Saigon-Dong Nai estuary system impacted by a developing megacity, Ho Chi Minh City - Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109147. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does eutrophication enhance greenhouse gas emissions in urbanized tropical estuaries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Truong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Thi Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.119105. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton characterization in a tropical tidal river impacted by a megacity: the case of the Saigon River (Southern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Truong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.4076-4092. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15850-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring discharge in a tidal river using water level observations: Application to the Saigon River, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Q. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 761, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrological regime and land use on in-stream Escherichia coli concentration in the Mekong basin, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paty Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayaphet Rattanavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.3460. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82891-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical functioning of an urbanized tropical estuary: Implementing the generic C-GEM (reactive transport) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 784, pp.147261. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient budgets in the Saigon-Dongnai River basin: Past to future inputs from the developing Ho Chi Minh megacity (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.974-990. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment properties in the Lower Mekong River, from fluvial to estuarine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233, pp.106522. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implicit wetting–drying algorithm for the discontinuous Galerkin method: application to the Tonle Sap, Mekong River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrun Ortleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deleersnijder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.923-951. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-019-09732-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and geochemical data in bed sediments from a tropical river-estuary system impacted by a developing megacity, Ho Chi Minh City - Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Noncent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thành-Nho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.261-269. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Water Evolution (2001–2017) at the Cambodia/Vietnam Border in the Upper Mekong Delta Using Satellite MODIS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Massuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pham-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), art. no 800 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12050800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where has the pollution gone? A survey of organic contaminants in Ho Chi Minh city / Saigon River (Vietnam) bed sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonnet-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217, pp.261-269. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion of the coastal mekong delta: Assessing natural against man induced processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Nguyet Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.72-89. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus adsorption/desorption processes in the tropical Saigon River estuary (Southern Vietnam) impacted by a megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.106321. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional rates and mechanisms of muddy shoreline retreat following mangrove removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (8), pp.1559-1571. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of riverine macroplastic transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Emmerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Chung Kieu-Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50096-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics and eutrophication assessment in the tropical river system of Saigon – Dongnai (southern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Quoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 653, pp.370-383. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangroves and shoreline erosion in the Mekong River delta, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 226, pp.106263. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood-related risks in Ho Chi Minh City and ways of mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Quertamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi San Ha Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Dung Tran Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 573, pp.1021 - 1027. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'une courbe de tarage hauteur-dénivelée-débit pour une rivière influencée par la marée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dramais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Duc Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment flocculation in the Mekong River estuary, Vietnam, an important driver of geomorphological changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tuan Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Thoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (6-7), pp.260 - 268. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil aggregate size in turbulent flow: Respective effect of soil type and suspended concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.66-72. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of flocculation and settling processes in development of the mangrove-colonized, Amazon-influenced mud-bank coast of South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 373, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an optical settling column to assess suspension characteristics within the free, flocculation, and hindered settling regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Droppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.1991 - 2003. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastline and mudbank monitoring in French Guiana: contributions of radar and optical satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m03-059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sediment sources in a tropical highland catchment of central Mexico by using conventional and alternative fingerprinting methodsTracing sediment sources in a tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp. 911-922. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00721267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-derived historical records of suspended sediment origin in a mesoscale mountainous catchment: the Bléone River French Alpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (9), pp.1463-1478. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0565-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of suspended particles size during highly concentrated flood events in a small mountainous catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.1549-1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards prediction of suspended sediment yield from peak discharge in small erodible mountainous catchments (0.45 - 22 km2) of France, Mexico and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nadal-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 454-455, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseflow control on sediment flux connectivity: Insights from a nested catchment study in Central Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anguiano-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (1), pp.129-140. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-daily variability of suspended sediment fluxes in small mountainous catchments &ndash implications for community-based river monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.703-713. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-15-703-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic turbulence measurements of near-bed suspended sediment dynamics in highly turbid waters of a macrotidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bretel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (10), pp.S36-S49. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2011.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics during the rainy season in tropical highland catchments of central Mexico using fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.42-54. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in surface runoff in the central mountains of Mexico: lessons from the past and predictive scenario for the next century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-291-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of turbidity in mountainous rivers Retour d'expérience sur l'utilisation de la turbidité en rivière de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00652457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon-influenced muddy coast of South America: A review of mud-bank–shoreline interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mead A. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (3-4), pp.99-121. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2010.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of erosion and suspended sediment transport in three headwater catchments of the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123 (3-4), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GEOMORPH.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary hydrosedimentary view of a highly turbid, tropical, manmade lake: Cointzio Reservoir (Michoacán, Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Susperregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1770.2009.00389.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.632-641. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00374860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive ridley turtle Lepidochelys olivacea in French Guiana: back from the brink of regional extirpation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.243-246. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605309001793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearshore intertidal topography and topographic-forcing mechanisms of an Amazon-derived mud bank in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (6), pp.813-822. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant contribution of the 18.6 year tidal cycle to regional coastal changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00310922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Nesting Leatherback Turtles (Dermochelys coriacea): Contribution of Remote Sensing for Real-Time Assessment of Beach Coverage in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nolibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Thérèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Wongsopawiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chelonian Conservation and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.142 à 147. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2744/1071-8443(2007)6[142:MONLTD]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboratory Study of Dilute Suspension Mud Floc Characteristics in an Oscillatory Diffusive Turbulent Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue 50, pp.1142 à 1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-wind waves and mud dynamics on the French Guiana coast, South America: input from ERA-40 wave data and field investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236 (1-2), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-wind waves and mud dynamics on the French Guiana coast, South America: input from ERA-40 wave data and field investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of tidal exposures on mudflats along the French Guiana coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-4), pp.25 à 37. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2005.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the nesting season of marine turtles from incomplete data: statistical adjustment of a sinusoidal function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.95 à 102. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-1795.2005.00015.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of coastal dynamics in French Guiana from 16 years of SPOT satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue 39, pp.1503 à 1509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of the settling flux of cohesive sediments in a turbulent fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C6), pp.C06004. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Satellite Image–Based Method for Estimating Rates of Mud Bank Migration, French Guiana, South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4), pp.720 à 728. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/03-0100.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie spatiale optique et radar pour la cartographie des bancs de vase en Guyane francaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 175, pp.27 à 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evolution of a coastal mudflat under oceanic influences: an example from the dynamic shoreline of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 208 (2-4), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2004.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the response of water quality to pollutant loading in the Saigon River system (Vietnam): modelling scenarios by C-GEM, an estuarine biogeochemical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Truong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change (préconférence )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420862v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un Système de Caractérisation des Agrégats et Flocs (SCAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new device to measure the settling properties of suspended particles : instrumental development and first applications during runoff events in small watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining sediment dynamics in rivers using fallout radionuclides: How to move forward from the lessons learnt in catchments of Mexico, Laos and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2014 Symposium: The International Symposium on Sediment Dynamics: From the Summit to the Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02669005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid method for settling velocity and flocculation measurement within high suspended sediment concentration rivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I G Droppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERCOH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Gainesville, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1808.3845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between land cover, land use change and erosion-sedimentation processes at the watershed level: A multitemporal study in the Cointzio watershed, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Lopez-Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining river monitoring and sediment fingerprinting to quantify spatial and temporal dynamics of fine sediment in mountainous catchments of the French Alps and the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG XXV General Assembly: Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sediment residence times in subtropical highland catchments of central Mexico combining river gauging and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4586-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02667304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics in tropical highland catchments of central Mexico using fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Réunion des Sciences de la Terre (RST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Formard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Mud deposit to mangrove in coastal areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Porto Alegre, Brazil. pp.632-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of sediment in contrasted mountainous watersheds (Mexican transverse volcanic axis and French Southern Alps) combining river gauging, elemental geochemistry and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of sediments from the Amazon-Orinico coast (South America) and geomorphologic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J* Monballiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercoh'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements in fluid mud layers of a macrotidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Physics of Estuaries and Coastal Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBS layers in a diffusive turbulence grid oscillation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERCOH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Delft, Netherlands. pp.139-154, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1568-2692(02)80013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My earth in 180’: experimental protocol of a serious game aiming at the reduction of carbon footprint in Academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Behaviour Change for Health and Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, London, United Kingdom. , 2023, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11605.09446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling urban waters using TONIC model in large metropolitan areas: comparison between Lyon (France) and Ho Chi Minh City (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hc Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tq Thuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on water sustainability and green technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ho Chi MInh City, Vietnam. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocculation depositional properties of freshly eroded aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU OCEAN SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D numerical modelling of a complex tidal river : case of the River Saigon, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Gerarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th SimHydro conference, Nov. 2023, Chatou, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Chatou, France. 2024, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudha Pangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Fenghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio J. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-100161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau, Mégapoles et Changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudha Pangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Fenghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio J. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-200102-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agua, Megaciudades y Cambio Climatico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudha Pangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Fenghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio J. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-300051-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together for climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.158-161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble pour le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.158-161, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit for measuring the falling speed of particles in suspension in a fluid and device comprising at least one measuring unit and one automatic sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015055963A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la couche d'ozone, une source d'inspiration pour la défense du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, en ligne [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Terre en Classe: Diffusion auprès d'un public scolaire, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Arciero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Courtaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble 1 UGA - Université Grenoble Alpe; l’Institut des Géosciences de l’Environnement (IGE); ABS - Association pour la transition Bas Carbone. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête utopies et principes de réalités : un campus d’après à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delaballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université Grenoble Alpes [2020-..]. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sédiments cohésifs sur l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Joseph-Fourier - Grenoble I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00534075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId365"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:80.989583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Gratiot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9053-1694</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">166646849</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=XRICQTEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1261628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hi, I am geophysicist and former deputy director of the Institute of Environmental Geosciences (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.ige-grenoble.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). I am familiar with the setting up of transverse, multi-actor projects (including industrial ones). Immersed in interculturality, I was expatriated for ten years in French Guiana, Mexico and in Vietnam, where I co-founded the Asian Water Research Center (</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://carerescif.hcmut.edu.vn/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), in partnership with the Ho Chi Minh City Polytechnic (Vietnam) within the framework of the French-speaking network of excellence in engineering sciences. In 5 years, CARE research center has become the leader of the Saigon River studies, in terms of regional publications ( Web of Knowledge indicator). I am also the coordinator and co-founder of the MOOC &amp;quot; Des rivières et des hommes &amp;quot; (10 editions, &amp;gt;25,000 registrants and 82 countries ). The MaTerre project (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://materre.osug.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), which aims at reducing the carbon footprint of scientist activities is the last project I co-founded in 2020.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating plastic export from estuaries into the sea using an estuarine-mass-balance model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.P. van Waterschoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.J. Tas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vriend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Jalón-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 230, pp.119793. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05606728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the TONIC model to assess the effectiveness of green roofs for a combined sewer network in Thu Duc City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Thinh T Thuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuoc-Dan D Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Ha H Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Minh-Tam M T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Management Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14796/JWMM.S550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging SWOT: Early Assessment of Level 2 High-Rate River Products in an Urbanized, Low Elevation Coastal Zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/lgrs.2024.3501407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors Controlling Mud Floc Settling Velocity in a Highly Turbid Macrotidal Fluvial‐Estuarine System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Jalón-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (10), pp.e2024JC021558. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jc021558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pilot randomised controlled trial comparing the effectiveness of the MaTerre180’ participatory tool including a serious game versus an intervention including carbon footprint awareness-raising on behaviours among academia members in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérémy Panthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (3), pp.e0301124. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0301124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing discharge estimation from SWOT satellite data in a tropical tidal river environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Anh Tu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (2), pp.e0000226. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pwat.0000226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04466199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dangles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Janicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Settling dynamics of cohesive sediments in a highly turbid tidal river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Defontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Jalón-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 457, pp.106995. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2023.106995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic response of a tropical urban estuary to a typhoon event: case study of Ho Chi Minh City and typhoon Usagi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGUsphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-2023-396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Multi-Channel System of the Vietnamese Mekong Delta: Impacts on the Flow Dynamics under Relative Sea-Level Rise Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deleersnijder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Soares-Frazão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (20), pp.3597. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w15203597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets of high-resolution water level and discharge from the Saigon-Dong Nai estuary system impacted by a developing megacity, Ho Chi Minh City - Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tin Nguyen Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.109147. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton characterization in a tropical tidal river impacted by a megacity: the case of the Saigon River (Southern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Truong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.4076-4092. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15850-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does eutrophication enhance greenhouse gas emissions in urbanized tropical estuaries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Truong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tam Thi Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 303, pp.119105. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring discharge in a tidal river using water level observations: Application to the Saigon River, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Cohard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.Q. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 761, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrological regime and land use on in-stream Escherichia coli concentration in the Mekong basin, Lao PDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paty Nakhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayaphet Rattanavong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Auda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.3460. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-82891-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemical functioning of an urbanized tropical estuary: Implementing the generic C-GEM (reactive transport) model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 784, pp.147261. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentological and geochemical data in bed sediments from a tropical river-estuary system impacted by a developing megacity, Ho Chi Minh City - Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Noncent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thành-Nho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.261-269. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Water Evolution (2001–2017) at the Cambodia/Vietnam Border in the Upper Mekong Delta Using Satellite MODIS Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Venot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Massuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pham-Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), art. no 800 [19 p.]. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12050800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient budgets in the Saigon-Dongnai River basin: Past to future inputs from the developing Ho Chi Minh megacity (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">River Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (6), pp.974-990. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rra.3552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment properties in the Lower Mekong River, from fluvial to estuarine environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ribolzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 233, pp.106522. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An implicit wetting–drying algorithm for the discontinuous Galerkin method: application to the Tonle Sap, Mekong River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Anh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lambrechts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrun Ortleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Deleersnijder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (4), pp.923-951. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10652-019-09732-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional rates and mechanisms of muddy shoreline retreat following mangrove removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Brunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (8), pp.1559-1571. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02346220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonality of riverine macroplastic transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim van Emmerik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuy-Chung Kieu-Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50096-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus adsorption/desorption processes in the tropical Saigon River estuary (Southern Vietnam) impacted by a megacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T.N. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 227, pp.106321. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where has the pollution gone? A survey of organic contaminants in Ho Chi Minh city / Saigon River (Vietnam) bed sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Simonnet-Laprade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217, pp.261-269. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion of the coastal mekong delta: Assessing natural against man induced processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Marchesiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Nguyet Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 181, pp.72-89. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2019.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient dynamics and eutrophication assessment in the tropical river system of Saigon – Dongnai (southern Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuyet T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Strady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viet Quoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 653, pp.370-383. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.10.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangroves and shoreline erosion in the Mekong River delta, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Goichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 226, pp.106263. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.106263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flood-related risks in Ho Chi Minh City and ways of mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vachaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Quertamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi San Ha Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien Dung Tran Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 573, pp.1021 - 1027. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.02.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'une courbe de tarage hauteur-dénivelée-débit pour une rivière influencée par la marée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dramais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Le Coz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuan Duc Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.16-21. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2017039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01745487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment flocculation in the Mekong River estuary, Vietnam, an important driver of geomorphological changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bildstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tuan Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heiko Thoss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349 (6-7), pp.260 - 268. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of flocculation and settling processes in development of the mangrove-colonized, Amazon-influenced mud-bank coast of South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 373, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil aggregate size in turbulent flow: Respective effect of soil type and suspended concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 141, pp.66-72. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2016.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using an optical settling column to assess suspension characteristics within the free, flocculation, and hindered settling regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Droppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (9), pp.1991 - 2003. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1135-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastline and mudbank monitoring in French Guiana: contributions of radar and optical satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourguignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5589/m03-059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards prediction of suspended sediment yield from peak discharge in small erodible mountainous catchments (0.45 - 22 km2) of France, Mexico and Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nadal-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolle Mathys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 454-455, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of suspended particles size during highly concentrated flood events in a small mountainous catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Grangeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (10), pp.1549-1558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sediment sources in a tropical highland catchment of central Mexico by using conventional and alternative fingerprinting methodsTracing sediment sources in a tropical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp. 911-922. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.9421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00721267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core-derived historical records of suspended sediment origin in a mesoscale mountainous catchment: the Bléone River French Alpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (9), pp.1463-1478. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0565-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01222790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseflow control on sediment flux connectivity: Insights from a nested catchment study in Central Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Anguiano-Valencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (1), pp.129-140. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2011.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.12.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-daily variability of suspended sediment fluxes in small mountainous catchments &ndash implications for community-based river monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burgos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (3), pp.703-713. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-15-703-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global uncertainty analysis of suspended sediment monitoring using turbidimeter in a small mountainous river catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 398 (3-4), pp.246-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic turbulence measurements of near-bed suspended sediment dynamics in highly turbid waters of a macrotidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bretel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (10), pp.S36-S49. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2011.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of erosion and suspended sediment transport in three headwater catchments of the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oldrich Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 123 (3-4), pp.243-256. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.GEOMORPH.2010.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics during the rainy season in tropical highland catchments of central Mexico using fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 124, pp.42-54. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the use of turbidity in mountainous rivers Retour d'expérience sur l'utilisation de la turbidité en rivière de montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00652457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in surface runoff in the central mountains of Mexico: lessons from the past and predictive scenario for the next century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.291-300. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-291-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Amazon-influenced muddy coast of South America: A review of mud-bank–shoreline interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mead A. Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (3-4), pp.99-121. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2010.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00562710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olive ridley turtle Lepidochelys olivacea in French Guiana: back from the brink of regional extirpation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oryx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (2), pp.243-246. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0030605309001793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00412626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (3), pp.632-641. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00374860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A preliminary hydrosedimentary view of a highly turbid, tropical, manmade lake: Cointzio Reservoir (Michoacán, Mexico)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Susperregui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Esteves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Prat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lakes and Reservoirs: Research &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (1), pp.31-39. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1770.2009.00389.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00413391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant contribution of the 18.6 year tidal cycle to regional coastal changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (3), pp.169-172. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00310922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearshore intertidal topography and topographic-forcing mechanisms of an Amazon-derived mud bank in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (6), pp.813-822. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2008.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-wind waves and mud dynamics on the French Guiana coast, South America: input from ERA-40 wave data and field investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of Nesting Leatherback Turtles (Dermochelys coriacea): Contribution of Remote Sensing for Real-Time Assessment of Beach Coverage in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Nolibos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Thérèse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Wongsopawiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chelonian Conservation and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.142 à 147. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2744/1071-8443(2007)6[142:MONLTD]2.0.CO;2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Laboratory Study of Dilute Suspension Mud Floc Characteristics in an Oscillatory Diffusive Turbulent Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Special Issue 50, pp.1142 à 1146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00386828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-wind waves and mud dynamics on the French Guiana coast, South America: input from ERA-40 wave data and field investigations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 236 (1-2), pp.15-26. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2006.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of coastal dynamics in French Guiana from 16 years of SPOT satellite images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue 39, pp.1503 à 1509</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural effects of tidal exposures on mudflats along the French Guiana coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 228 (1-4), pp.25 à 37. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2005.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the nesting season of marine turtles from incomplete data: statistical adjustment of a sinusoidal function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Kelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît de Thoisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (1), pp.95 à 102. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1469-1795.2005.00015.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00385780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the determination of the settling flux of cohesive sediments in a turbulent fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 110 (C6), pp.C06004. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2004JC002732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Satellite Image–Based Method for Estimating Rates of Mud Bank Migration, French Guiana, South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4), pp.720 à 728. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/03-0100.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de l'imagerie spatiale optique et radar pour la cartographie des bancs de vase en Guyane francaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Oliveros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 175, pp.27 à 42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00382075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic evolution of a coastal mudflat under oceanic influences: an example from the dynamic shoreline of French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dolique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 208 (2-4), pp.191-205. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2004.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the response of water quality to pollutant loading in the Saigon River system (Vietnam): modelling scenarios by C-GEM, an estuarine biogeochemical model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Truong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh-Son Dao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change (préconférence )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420862v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un Système de Caractérisation des Agrégats et Flocs (SCAF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque Interdisciplinaire en Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Saint-Nazaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new device to measure the settling properties of suspended particles : instrumental development and first applications during runoff events in small watersheds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legoût</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining sediment dynamics in rivers using fallout radionuclides: How to move forward from the lessons learnt in catchments of Mexico, Laos and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gateuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Gourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Huon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nemery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCE 2014 Symposium: The International Symposium on Sediment Dynamics: From the Summit to the Sea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02669005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rapid method for settling velocity and flocculation measurement within high suspended sediment concentration rivers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I G Droppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERCOH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Gainesville, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1808.3845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between land cover, land use change and erosion-sedimentation processes at the watershed level: A multitemporal study in the Cointzio watershed, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.E. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Lopez-Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Magand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00866998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining river monitoring and sediment fingerprinting to quantify spatial and temporal dynamics of fine sediment in mountainous catchments of the French Alps and the Mexican Central Highlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG XXV General Assembly: Earth on the Edge: Science for a Sustainable Planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of sediment residence times in subtropical highland catchments of central Mexico combining river gauging and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4586-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02667304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment dynamics in tropical highland catchments of central Mexico using fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Réunion des Sciences de la Terre (RST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of sediment in contrasted mountainous watersheds (Mexican transverse volcanic axis and French Southern Alps) combining river gauging, elemental geochemistry and fallout radionuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Navratil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Duvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02668839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud bank colonization by opportunistic mangroves: A case study from French Guiana using lidar data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Proisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward J. Anthony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Formard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium "Mud deposit to mangrove in coastal areas"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Porto Alegre, Brazil. pp.632-641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological properties of sediments from the Amazon-Orinico coast (South America) and geomorphologic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J* Monballiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercoh'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence measurements in fluid mud layers of a macrotidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sottolichio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bretel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hurther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Physics of Estuaries and Coastal Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CBS layers in a diffusive turbulence grid oscillation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERCOH 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Delft, Netherlands. pp.139-154, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1568-2692(02)80013-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baehr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My earth in 180’: experimental protocol of a serious game aiming at the reduction of carbon footprint in Academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Teran-Escobar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Hingray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international Behaviour Change for Health and Sustainability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, London, United Kingdom. , 2023, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11605.09446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling urban waters using TONIC model in large metropolitan areas: comparison between Lyon (France) and Ho Chi Minh City (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Némery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Hc Castebrunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta A. Montoya-Coronado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tq Thuong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on water sustainability and green technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Ho Chi MInh City, Vietnam. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocculation depositional properties of freshly eroded aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Manning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Michallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU OCEAN SCIENCES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, SAN DIEGO, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1D numerical modelling of a complex tidal river : case of the River Saigon, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Camenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathleen Gerarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théophile Terraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Rodrigues Do Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 7th SimHydro conference, Nov. 2023, Chatou, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Chatou, France. 2024, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau, Mégapoles et Changement global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudha Pangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Fenghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio J. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-200102-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01375736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agua, Megaciudades y Cambio Climatico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudha Pangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Fenghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio J. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-300051-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water, Megacities and Global Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cléo Lossouarn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasudha Pangare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun Fenghua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio J. Lentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Loftus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Aureli, UNESCO-PHI; Jean-Claude Deutsch, ARCEAU-IdF; François Prévot, ARCEAU-IdF; Irina Severin, ARCEAU-IdF; Jean-Pierre Tabuchi, SIAAP; Bruno Tassin, ARCEAU-IdF; Géraldine Izambart, ARCEAU-IdF; Blanca Jiménez-Cisneros, UNESCO-PHI; Cléo Lossouarn, SIAAP; Ismael Madrigal, UNESCO-PHI; Alexandros Makarigakis, UNESCO-PHI; Bruno Nguyen, UNESCO-PHI. UNESCO &amp; ARCEAU-IdF, 2016, 978-92-3-100161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Together for climate action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability science : understand, co-construct, transform (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.158-161, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble pour le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sarret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dangles, Olivier (coord.); Fréour, Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science de la durabilité : comprendre, co-construire, transformer (volume 1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.158-161, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unit for measuring the falling speed of particles in suspension in a fluid and device comprising at least one measuring unit and one automatic sampler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2015055963A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la couche d'ozone, une source d'inspiration pour la défense du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Uzu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, en ligne [5 p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Term Lessons Learned from a Voluntary Carbon Footprint Reduction initiative in a Climate Lab Aiming for a 50% Reduction in 10 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Amory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05544057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Terre en Classe: Diffusion auprès d'un public scolaire, 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Arciero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Courtaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grenoble 1 UGA - Université Grenoble Alpe; l’Institut des Géosciences de l’Environnement (IGE); ABS - Association pour la transition Bas Carbone. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête utopies et principes de réalités : un campus d’après à Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Berthoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Delaballe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mandil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université Grenoble Alpes [2020-..]. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des sédiments cohésifs sur l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gratiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université Joseph-Fourier - Grenoble I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00534075v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF9E77E1"/>
+    <w:nsid w:val="8BF0CB45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-gratiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9053-1694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166646849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1261628" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ige-grenoble.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carerescif.hcmut.edu.vn/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materre.osug.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915647v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues Do Amaral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Nguyen Trung" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2024.3501407" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Tu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533320v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301124" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779412v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc021558" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.106995" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305497v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-396" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Nguyen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Soares-Fraz&#227;o" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15203597" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182566v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109147" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400990v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Truong Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Dao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Thi Minh Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119105" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet T N Nguyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Aim&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15850-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Cohard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143195" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paty Nakhle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaphet Rattanavong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82891-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401022v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Dao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147261" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3552" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489755v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106522" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401360v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrun Ortleb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09732-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889560v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Noncent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th&#224;nh-Nho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herv&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105938" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566481v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham-Duc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050800" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627331v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nguyet Minh Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.05.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJWNH04C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297484v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet T.N. Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106321" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4593" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297611v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Chung Kieu-Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50096-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Quoc Tran" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.319" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02352939v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goichot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106263" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vachaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Quertamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi San Ha Phan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Tran Ngoc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.044" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745487v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duc Ho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017039" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900612v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bildstein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tuan Anh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Thoss" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Denis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.012" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400342v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L9Q4148-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.12.013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHM1X7BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873651v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Droppo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1135-1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924092v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m03-059" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00721267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA706A58BF9D3FDCA3EF9D271512E30CD64F528B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222790v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0565-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221884v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648837v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.12.025" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDRF2PH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anguiano-Valencia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Mendoza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.05.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NZVNK37-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595374v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648300v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-703-2011" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614447v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bretel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.03.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563598v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563939v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-291-2010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562710v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mead A. Allison" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2010.09.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEOMORPH.2010.07.016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413391v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Susperregui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1770.2009.00389.x" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4S11J86-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374860v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.017" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412626v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605309001793" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542795v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.01.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5NS6Q84-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00310922v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo127" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386861v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nolibos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Wongsopawiro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2744/1071-8443(2007)6[142:MONLTD]2.0.CO;2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Manning" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481729v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101721v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385766v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fiot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.12.009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJHFK6F4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385780v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2005.00015.x" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5HJXG5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385774v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260292v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002732" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382116v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/03-0100.1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382075v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542784v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.04.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFVGTGN8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420862v3" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280187v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669005v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gourdin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708912v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Droppo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1808.3845" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866998v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez-Granados" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668930v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667304v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668893v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816450v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Formard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668839v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496784v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amsterdam" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J* Monballiu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naipal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260429v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260368v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1568-2692(02)80013-4" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917233v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11605.09446" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709065v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gerarduzzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_17" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01449109v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Lossouarn" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudha Pangare" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Fenghua" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Lentini" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Loftus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375736v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01449119v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112910v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744523v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707439v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011376v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265584v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Arciero" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Courtaux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120253v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaballe" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534075v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-gratiot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9053-1694" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166646849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XRICQTEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/1261628" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ige-grenoble.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://carerescif.hcmut.edu.vn/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materre.osug.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606728v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.P. van Waterschoot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.J. Tas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vriend" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jal&#243;n-Rojas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119793" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186440v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Thinh T Thuong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuoc-Dan D Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Ha H Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh-Tam M T Le" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14796/JWMM.S550" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915647v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodrigues Do Amaral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Nguyen Trung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2024.3501407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Defontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sottolichio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc021558" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533320v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0301124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466199v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Anh Tu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pwat.0000226" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093832v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.106995" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2023-396" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400894v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Anh Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deleersnijder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Soares-Fraz&#227;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15203597" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182566v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109147" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Truong Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Son Dao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet T N Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Aim&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15850-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Thi Minh Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119105" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118389v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Cohard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143195" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paty Nakhle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayaphet Rattanavong" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82891-0" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401022v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Dao" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147261" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889560v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Noncent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Th&#224;nh-Nho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Herv&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105938" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aires" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Venot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Massuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pham-Duc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12050800" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436346v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3552" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489755v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Tran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106522" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lambrechts" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrun Ortleb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10652-019-09732-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4593" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297611v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim van Emmerik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Chung Kieu-Le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luan Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50096-1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet T.N. Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106321" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02018741v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Simonnet-Laprade" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.11.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627331v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchesiello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Nguyet Minh Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Loisel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2019.05.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJWNH04C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Quoc Tran" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.10.319" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02352939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goichot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.106263" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487012v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vachaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Quertamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi San Ha Phan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Dung Tran Ngoc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.02.044" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745487v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dramais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Duc Ho" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017039" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900612v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bildstein" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tuan Anh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Thoss" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758974v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.12.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHM1X7BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2016.02.015" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7L9Q4148-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873651v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Droppo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1135-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02924092v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oliveros" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourguignon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m03-059" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221841v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nord" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nadal-Romero" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolle Mathys" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00721267v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9421" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA706A58BF9D3FDCA3EF9D271512E30CD64F528B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222790v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0565-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648277v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duvert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Anguiano-Valencia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Mendoza" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2011.05.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NZVNK37-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648837v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.12.025" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZDRF2PH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648300v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burgos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-703-2011" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595374v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614447v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hurther" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bretel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.03.016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563597v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEOMORPH.2010.07.016" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00652457v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mano" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563939v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vinson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-291-2010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00562710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mead A. Allison" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2010.09.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kelle" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Thoisy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0030605309001793" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00374860v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.09.017" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413391v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Susperregui" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1770.2009.00389.x" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4S11J86-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00310922v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo127" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542795v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2008.01.003" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5NS6Q84-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101721v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2006.09.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386861v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nolibos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Th&#233;r&#232;se" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Wongsopawiro" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2744/1071-8443(2007)6[142:MONLTD]2.0.CO;2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00386828v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Manning" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481729v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385774v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385766v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fiot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.12.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJHFK6F4-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385780v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gratiot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2005.00015.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5HJXG5K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260292v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mory" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002732" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382116v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/03-0100.1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382075v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra David" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542784v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2004.04.008" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFVGTGN8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420862v3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280187v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709100v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lego&#251;t" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669005v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gourdin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708912v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I G Droppo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1808.3845" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00866998v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Lopez-Granados" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Magand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668930v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667304v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668893v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668839v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816450v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Formard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496784v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aubry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amsterdam" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J* Monballiu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naipal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260429v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260368v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1568-2692(02)80013-4" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917233v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11605.09446" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709065v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04757050v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Camenen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Gerarduzzi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Kieffer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Terraz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_17" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01375736v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;o Lossouarn" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudha Pangare" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Fenghua" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. Lentini" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Loftus" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01449119v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01449109v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112910v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744523v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707439v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011376v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinerie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544057v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Amory" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265584v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Arciero" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Courtaux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120253v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Berthoud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delaballe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mandil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534075v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>