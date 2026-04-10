--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -972,235 +972,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of quadratic forms and of quaternion algebras over quadratic field extensions</w:t>
+                <w:t xml:space="preserve">Involutions and stable subalgebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Johannes Becher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 111 (2), pp.135-143. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 493, pp.381-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00013-018-1198-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2017.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853557v1</w:t>
+                <w:t xml:space="preserve">hal-01720483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involutions and stable subalgebras</w:t>
+                <w:t xml:space="preserve">Transfer of quadratic forms and of quaternion algebras over quadratic field extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Johannes Becher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 493, pp.381-409. </w:t>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (2), pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2017.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00013-018-1198-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720483v1</w:t>
+                <w:t xml:space="preserve">hal-01853557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t>
               </w:r>
@@ -1264,51 +1264,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720671v1</w:t>
+                <w:t xml:space="preserve">hal-02358304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t>
               </w:r>
@@ -1372,51 +1372,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358304v1</w:t>
+                <w:t xml:space="preserve">hal-01720671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues about the introduction of first concepts in linear algebra during tutorial sessions at the beginning of university</w:t>
               </w:r>
@@ -1474,235 +1474,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sums of values represented by a quadratic form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isomorphism criteria for Witt rings of real fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Berhuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+                <w:t xml:space="preserve">Detlev Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Gholamzadeh Mahmoudi</w:t>
+                <w:t xml:space="preserve">Claus Scheiderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 140 (3-4), pp.531-556. </w:t>
+              <w:t xml:space="preserve">Forum Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.1 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00229-012-0551-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/form.2011.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720654v2</w:t>
+                <w:t xml:space="preserve">hal-01720673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomorphism criteria for Witt rings of real fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sums of values represented by a quadratic form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Berhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Scheiderer</w:t>
+                <w:t xml:space="preserve">Mohammad Gholamzadeh Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Mathematicum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (1), pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (3-4), pp.531-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/form.2011.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00229-012-0551-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720673v1</w:t>
+                <w:t xml:space="preserve">hal-01720654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrison's criterion, Witt equivalence and reciprocity equivalence</w:t>
               </w:r>
@@ -1783,51 +1783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lequeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gholamzadeh Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 07 (05), pp.629-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1952,51 +1952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Sequences of Witt Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gholamzadeh Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (4), pp.965-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2591,234 +2591,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TWG2 report: Mathematics for engineers, Mathematical Modelling, Mathematics and other disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Berta Barquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113857v1</w:t>
+                <w:t xml:space="preserve">hal-03114031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWG2 report: Mathematics for engineers, Mathematical Modelling, Mathematics and other disciplines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berta Barquero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114031v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t>
               </w:r>
@@ -2942,51 +2942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,51 +3067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3205,51 +3205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,51 +3425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5178,51 +5178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B910537"/>
+    <w:nsid w:val="66A4217D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5409,51 +5409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-grenier-boley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2171-8447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086151428" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107606631" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077444874" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.univ-rouen.fr/f/757d0217c2164c0d947c/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606178v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.13764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-024-01604-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Johannes Becher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tignol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-024-2647-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700913v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nyssen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9743" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720576v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-018-1198-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2017.09.026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-014-9564-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720654v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berhuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gholamzadeh Mahmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-012-0551-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Hoffmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Scheiderer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2011.097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lequeu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949880800303X" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3318/PRIA.2007.107.2.183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/AGB-200053791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04992514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leroyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Dujardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Feudel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Tabchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02415761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02418563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-grenier-boley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2171-8447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086151428" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107606631" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077444874" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.univ-rouen.fr/f/757d0217c2164c0d947c/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606178v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.13764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-024-01604-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Johannes Becher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tignol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-024-2647-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700913v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nyssen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9743" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720576v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2017.09.026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-018-1198-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-014-9564-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Scheiderer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2011.097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720654v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berhuy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gholamzadeh Mahmoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-012-0551-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lequeu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949880800303X" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3318/PRIA.2007.107.2.183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/AGB-200053791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04992514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leroyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Dujardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Feudel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Tabchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02415761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02418563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>