--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -370,304 +370,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques in situ d’enseignants-chercheurs et confrontation avec le vécu des étudiants : une étude de cas en mathématiques et en physique</w:t>
+                <w:t xml:space="preserve">How can university mathematics overcome Klein’s second discontinuity? Specific course design.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+                <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ZDM International Reviews on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (7), pp.1459-1471</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937079v1</w:t>
+                <w:t xml:space="preserve">hal-05318399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can university mathematics overcome Klein’s second discontinuity? Specific course design.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How can university mathematics overcome Klein’s second discontinuity? Specific course design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM International Reviews on Mathematical Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ZDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (7), pp.1459-1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11858-024-01604-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318399v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can university mathematics overcome Klein’s second discontinuity? Specific course design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques in situ d’enseignants-chercheurs et confrontation avec le vécu des étudiants : une étude de cas en mathématiques et en physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Robert</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ZDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56 (7), pp.1459-1471. </w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Thématique 2, pp.209-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11858-024-01604-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11sgb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937056v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The discriminant Pfister form of an algebra with involution of capacity four</w:t>
               </w:r>
@@ -972,451 +972,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involutions and stable subalgebras</w:t>
+                <w:t xml:space="preserve">Transfer of quadratic forms and of quaternion algebras over quadratic field extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Johannes Becher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 493, pp.381-409. </w:t>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (2), pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2017.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00013-018-1198-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720483v1</w:t>
+                <w:t xml:space="preserve">hal-01853557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of quadratic forms and of quaternion algebras over quadratic field extensions</w:t>
+                <w:t xml:space="preserve">Involutions and stable subalgebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Johannes Becher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 111 (2), pp.135-143. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 493, pp.381-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00013-018-1198-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2017.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853557v1</w:t>
+                <w:t xml:space="preserve">hal-01720483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358304v1</w:t>
+                <w:t xml:space="preserve">hal-01720671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720671v1</w:t>
+                <w:t xml:space="preserve">hal-02358304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues about the introduction of first concepts in linear algebra during tutorial sessions at the beginning of university</w:t>
               </w:r>
@@ -1474,235 +1474,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomorphism criteria for Witt rings of real fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sums of values represented by a quadratic form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Berhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Scheiderer</w:t>
+                <w:t xml:space="preserve">Mohammad Gholamzadeh Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Mathematicum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (1), pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (3-4), pp.531-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/form.2011.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00229-012-0551-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720673v1</w:t>
+                <w:t xml:space="preserve">hal-01720654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sums of values represented by a quadratic form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isomorphism criteria for Witt rings of real fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Berhuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+                <w:t xml:space="preserve">Detlev Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Gholamzadeh Mahmoudi</w:t>
+                <w:t xml:space="preserve">Claus Scheiderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 140 (3-4), pp.531-556. </w:t>
+              <w:t xml:space="preserve">Forum Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.1 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00229-012-0551-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/form.2011.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720654v2</w:t>
+                <w:t xml:space="preserve">hal-01720673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrison's criterion, Witt equivalence and reciprocity equivalence</w:t>
               </w:r>
@@ -1783,51 +1783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lequeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gholamzadeh Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 07 (05), pp.629-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1952,51 +1952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Sequences of Witt Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gholamzadeh Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (4), pp.965-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2075,51 +2075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des proximités discursives pour enseigner les limites de fonctions en L1 : quelle variabilité entre les cours et les manuels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Mathématique Francophone 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2144,51 +2144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What teaching practices should be used to introduce the limits of functions in the first year of university? A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2416,51 +2416,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Penser les pratiques inclusives dans et hors les murs de l’école à l’université : enjeux sociaux, politiques et éducatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992514v1</w:t>
+                <w:t xml:space="preserve">hal-05588072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to choose relevant mathematical content to address Klein's second transition? The case of the inner product</w:t>
               </w:r>
@@ -2591,316 +2591,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWG2 report: Mathematics for engineers, Mathematical Modelling, Mathematics and other disciplines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berta Barquero</w:t>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114031v1</w:t>
+                <w:t xml:space="preserve">hal-03113857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">TWG2 report: Mathematics for engineers, Mathematical Modelling, Mathematics and other disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Barquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113857v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Horoks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t>
@@ -2929,103 +2929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
@@ -3067,51 +3067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,77 +3179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité professionnelle des enseignants-chercheurs de physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3317,51 +3317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moments d'exposition des connaissances à l'université : le cas de la notion de limite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3412,64 +3412,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction aux concepts de limite de fonction et de suite en première année d'université : adaptation de deux ingénieries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3563,51 +3563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Horoks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4455,103 +4455,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Moments d'exposition des Connaissances en mathématiques (secondaire et début de l'université).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Chappet-Pariès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5178,51 +5178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66A4217D"/>
+    <w:nsid w:val="45BF349F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5409,51 +5409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-grenier-boley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2171-8447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086151428" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107606631" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077444874" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.univ-rouen.fr/f/757d0217c2164c0d947c/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606178v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.13764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318399v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-024-01604-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Johannes Becher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tignol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-024-2647-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700913v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nyssen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9743" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720576v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2017.09.026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-018-1198-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-014-9564-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Scheiderer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2011.097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720654v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berhuy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gholamzadeh Mahmoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-012-0551-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lequeu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949880800303X" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3318/PRIA.2007.107.2.183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/AGB-200053791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04992514v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leroyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Dujardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Feudel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Tabchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02415761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02418563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-grenier-boley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2171-8447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086151428" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107606631" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077444874" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.univ-rouen.fr/f/757d0217c2164c0d947c/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606178v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.13764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-024-01604-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Johannes Becher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tignol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-024-2647-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700913v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nyssen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9743" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720576v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-018-1198-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2017.09.026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-014-9564-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720654v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berhuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gholamzadeh Mahmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-012-0551-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Hoffmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Scheiderer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2011.097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lequeu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949880800303X" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3318/PRIA.2007.107.2.183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/AGB-200053791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05588072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leroyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Dujardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Feudel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Tabchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02415761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02418563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>