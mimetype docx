--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -972,235 +972,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of quadratic forms and of quaternion algebras over quadratic field extensions</w:t>
+                <w:t xml:space="preserve">Involutions and stable subalgebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Johannes Becher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 111 (2), pp.135-143. </w:t>
+              <w:t xml:space="preserve">Journal of Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 493, pp.381-409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00013-018-1198-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2017.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01853557v1</w:t>
+                <w:t xml:space="preserve">hal-01720483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involutions and stable subalgebras</w:t>
+                <w:t xml:space="preserve">Transfer of quadratic forms and of quaternion algebras over quadratic field extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Johannes Becher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Tignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Algebra</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 493, pp.381-409. </w:t>
+              <w:t xml:space="preserve">Archiv der Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111 (2), pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jalgebra.2017.09.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00013-018-1198-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720483v1</w:t>
+                <w:t xml:space="preserve">hal-01853557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t>
               </w:r>
@@ -1264,51 +1264,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720671v1</w:t>
+                <w:t xml:space="preserve">hal-02358304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les moments d'exposition des connaissances, analyses et exemples</w:t>
               </w:r>
@@ -1372,51 +1372,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358304v1</w:t>
+                <w:t xml:space="preserve">hal-01720671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues about the introduction of first concepts in linear algebra during tutorial sessions at the beginning of university</w:t>
               </w:r>
@@ -1474,235 +1474,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sums of values represented by a quadratic form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isomorphism criteria for Witt rings of real fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Berhuy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+                <w:t xml:space="preserve">Detlev Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Gholamzadeh Mahmoudi</w:t>
+                <w:t xml:space="preserve">Claus Scheiderer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 140 (3-4), pp.531-556. </w:t>
+              <w:t xml:space="preserve">Forum Mathematicum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (1), pp.1 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00229-012-0551-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/form.2011.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720654v2</w:t>
+                <w:t xml:space="preserve">hal-01720673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isomorphism criteria for Witt rings of real fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sums of values represented by a quadratic form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Berhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claus Scheiderer</w:t>
+                <w:t xml:space="preserve">Mohammad Gholamzadeh Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Mathematicum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (1), pp.1 - 18. </w:t>
+              <w:t xml:space="preserve">Manuscripta mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 140 (3-4), pp.531-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/form.2011.097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00229-012-0551-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01720673v1</w:t>
+                <w:t xml:space="preserve">hal-01720654v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrison's criterion, Witt equivalence and reciprocity equivalence</w:t>
               </w:r>
@@ -1783,51 +1783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lequeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gholamzadeh Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Algebra and Its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 07 (05), pp.629-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1952,51 +1952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Sequences of Witt Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gholamzadeh Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Algebra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 33 (4), pp.965-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2591,234 +2591,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TWG2 report: Mathematics for engineers, Mathematical Modelling, Mathematics and other disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Berta Barquero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113857v1</w:t>
+                <w:t xml:space="preserve">hal-03114031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWG2 report: Mathematics for engineers, Mathematical Modelling, Mathematics and other disciplines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berta Barquero</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114031v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t>
               </w:r>
@@ -2942,51 +2942,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,51 +3067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3205,51 +3205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,51 +3425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5178,51 +5178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45BF349F"/>
+    <w:nsid w:val="5F894F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5409,51 +5409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-grenier-boley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2171-8447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086151428" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107606631" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077444874" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.univ-rouen.fr/f/757d0217c2164c0d947c/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606178v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.13764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-024-01604-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Johannes Becher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tignol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-024-2647-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700913v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nyssen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9743" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720576v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853557v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-018-1198-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720483v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2017.09.026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-014-9564-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720654v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berhuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gholamzadeh Mahmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-012-0551-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Hoffmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Scheiderer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2011.097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lequeu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949880800303X" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3318/PRIA.2007.107.2.183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/AGB-200053791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05588072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leroyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Dujardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Feudel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114031v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Tabchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02415761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02418563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-grenier-boley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2171-8447" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086151428" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/107606631" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000077444874" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.univ-rouen.fr/f/757d0217c2164c0d947c/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606178v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/rdm.13764" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937056v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-024-01604-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937041v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Johannes Becher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Tignol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-024-2647-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700913v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Nyssen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avenilde Romo-V&#225;zquez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9743" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720576v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/epidemes-9785" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720483v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2017.09.026" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00013-018-1198-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720671v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720647v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-014-9564-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720673v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Hoffmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Scheiderer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/form.2011.097" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720654v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Berhuy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gholamzadeh Mahmoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00229-012-0551-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720690v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lequeu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021949880800303X" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720698v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3318/PRIA.2007.107.2.183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/AGB-200053791" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937710v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944237v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elann Lesnes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Petitfour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05588072v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Leroyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Midelet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Dujardin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026553v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Feudel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114031v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Barquero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337896v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720511v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Grenier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454280v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chorlay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267062v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leininger-Fr&#233;zal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210191v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Nicolas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Str&#248;mskag" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresia Tabchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111575v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934950v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02415761v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02418563v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157853v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Masselin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Fabio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>