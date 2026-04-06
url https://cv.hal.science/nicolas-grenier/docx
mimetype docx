--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -6210,51 +6210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5131954A"/>
+    <w:nsid w:val="8F13ABB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>