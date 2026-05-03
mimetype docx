--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2523,381 +2523,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
+                <w:t xml:space="preserve">Schéma faible Mach à interface raide pour les écoulements diphasiques dilatables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Audit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
+              <w:t xml:space="preserve">10ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMAI, Jun 2021, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380601v1</w:t>
+                <w:t xml:space="preserve">hal-04380112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable sharp interface low-mach scheme for two-phase dilatable flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation of Bubble Growth Under Low Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tremeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM &amp; ECCOMAS 2020 -14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) and ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380614v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéma faible Mach à interface raide pour les écoulements diphasiques dilatables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stable sharp interface low-mach scheme for two-phase dilatable flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqiang Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Tenaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SMAI, Jun 2021, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">WCCM &amp; ECCOMAS 2020 -14th World Congress in Computational Mechanics and ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IACM; ECCOMAS, Jan 2021, Paris (virtual event)*, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380112v1</w:t>
+                <w:t xml:space="preserve">hal-04380614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Bubble Growth under Low Pressure</w:t>
               </w:r>
@@ -2922,64 +2922,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Duluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Brahiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patric Mantaropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR (Groupement de Recherche) Transferts et Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Aussois, France</w:t>
@@ -3008,263 +3008,263 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falling liquid films in interaction with a confined counter-current gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Georg F. Dietze</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lavalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Computational modelling of instabilities and turbulence in separated two-phase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187303v1</w:t>
+                <w:t xml:space="preserve">hal-02409578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falling liquid films in interaction with a confined counter-current gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Georg Dietze</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Lavalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg F. Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Computational modelling of instabilities and turbulence in separated two-phase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409578v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falling liquid films in confined channels</w:t>
               </w:r>
@@ -3505,51 +3505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Lavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3600,103 +3600,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of confinement on the linear stability of a falling liquid film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Li</w:t>
+                <w:t xml:space="preserve">S. Mergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lavalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Conference of the International Marangoni Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Guilin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3747,51 +3747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Lavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3836,256 +3836,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t>
+                <w:t xml:space="preserve">Wave dynamics in counter-current gas-liquid flows for distillation process applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Lavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ruissellement et films cisaillés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123449v1</w:t>
+                <w:t xml:space="preserve">hal-01905656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave dynamics in counter-current gas-liquid flows for distillation process applications</w:t>
+                <w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Lavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">GDR Ruissellement et films cisaillés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905656v1</w:t>
+                <w:t xml:space="preserve">hal-02123449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t>
               </w:r>
@@ -4123,51 +4123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Denver, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4294,303 +4294,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01213676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of MPS and SPH methods: forced roll test of a two-dimensional damaged car deck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Hashimoto</w:t>
+                <w:t xml:space="preserve">Smoothed Particle Hydrodynamics: benchmarking on selected test cases within the NextMuSE initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Barcarolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kerhuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japan Society of Naval Architects and Ocean Engineers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, ?, Japan</w:t>
+              <w:t xml:space="preserve">OMAE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158865v1</w:t>
+                <w:t xml:space="preserve">hal-01158867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothed Particle Hydrodynamics: benchmarking on selected test cases within the NextMuSE initiative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Kerhuel</w:t>
+                <w:t xml:space="preserve">Comparisons of MPS and SPH methods: forced roll test of a two-dimensional damaged car deck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hashimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sueyoshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Oger</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Kawakami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">Japan Society of Naval Architects and Ocean Engineers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, ?, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158867v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPH Multiphase Simulation of Bubbly Flows: Towards Oil and Water Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4671,77 +4671,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non miscible multi-fluid simulations with Smoothed Particles Hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4792,51 +4792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPH multiphase simulation of bubbly flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kerhuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5107,51 +5107,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of liquid impacts using a multiphase parallel SPH model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5232,51 +5232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of liquid impacts with a two-phase parallel SPH model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Michel Guilcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5357,51 +5357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SPH multiphase formulation with a surface tension model applied to oil-water separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colagrossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,51 +5465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-fluid simulations with non-diffusive interfaces using a specific SPH model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colagrossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,51 +5573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved SPH formulation for multi-phase flow simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antonuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5707,51 +5707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Antuono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Molteni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5802,51 +5802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase flow simulations using a volume fraction SPH Scheme with a Riemann solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,51 +6210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F13ABB3"/>
+    <w:nsid w:val="36F6EC91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6441,51 +6441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-grenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5436-7041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145203328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205036724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140976241" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisn.fr/~grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mergui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lavalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg F. Dietze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.967" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjishnu Choudhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ribe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotada Hashimoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sueyoshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110735" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.417" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.032001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00125-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4JHSKHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colagrossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antuono" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colicchio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.05.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHC1SDZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161918v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Biddiscombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colagrossi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Leboeuf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.09.077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.08.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCRQN93-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380614v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavalle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dietze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hashimoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sueyoshi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158865v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kawakami" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Barcarolo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerhuel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156289v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonuo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molteni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Rasolofomanana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664668v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-grenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5436-7041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145203328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205036724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140976241" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisn.fr/~grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mergui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lavalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg F. Dietze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.967" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjishnu Choudhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ribe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotada Hashimoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sueyoshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110735" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.417" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.032001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00125-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4JHSKHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colagrossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antuono" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colicchio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.05.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHC1SDZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161918v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Biddiscombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colagrossi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Leboeuf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.09.077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.08.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCRQN93-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dietze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hashimoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sueyoshi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Barcarolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerhuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158865v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kawakami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156289v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonuo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molteni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Rasolofomanana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664668v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>