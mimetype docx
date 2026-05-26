--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -3473,269 +3473,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the stability of inclined liquid films with confined counter-current gas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yiqin Li</w:t>
+                <w:t xml:space="preserve">Influence of confinement on the linear stability of a falling liquid film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Dietze</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lavalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">9th Conference of the International Marangoni Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Guilin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020919v1</w:t>
+                <w:t xml:space="preserve">hal-02409436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of confinement on the linear stability of a falling liquid film</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Li</w:t>
+                <w:t xml:space="preserve">On the stability of inclined liquid films with confined counter-current gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Lavalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georg Dietze</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Conference of the International Marangoni Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Guilin, China</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409436v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of the Kapitza instability in falling liquid films by confining the gas phase</w:t>
               </w:r>
@@ -3773,51 +3773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3836,256 +3836,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave dynamics in counter-current gas-liquid flows for distillation process applications</w:t>
+                <w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Lavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiqin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">GDR Ruissellement et films cisaillés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905656v1</w:t>
+                <w:t xml:space="preserve">hal-02123449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t>
+                <w:t xml:space="preserve">Wave dynamics in counter-current gas-liquid flows for distillation process applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Lavalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Dietze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Dietze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Ruissellement et films cisaillés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123449v1</w:t>
+                <w:t xml:space="preserve">hal-01905656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of thin liquid films in strongly confined channels</w:t>
               </w:r>
@@ -6210,51 +6210,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36F6EC91"/>
+    <w:nsid w:val="389CF7FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6441,51 +6441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-grenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5436-7041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145203328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205036724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140976241" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisn.fr/~grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mergui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lavalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg F. Dietze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.967" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjishnu Choudhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ribe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotada Hashimoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sueyoshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110735" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.417" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.032001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00125-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4JHSKHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colagrossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antuono" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colicchio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.05.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHC1SDZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161918v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Biddiscombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colagrossi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Leboeuf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.09.077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.08.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCRQN93-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dietze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409436v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hashimoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sueyoshi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Barcarolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerhuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158865v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kawakami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156289v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonuo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molteni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Rasolofomanana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664668v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-grenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5436-7041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145203328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/205036724" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000140976241" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lisn.fr/~grenier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mergui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Lavalle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqin Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg F. Dietze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.967" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjishnu Choudhury" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Filoche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Ribe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507116v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotada Hashimoto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Sueyoshi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2021.103001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367730v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqiang Zou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tenaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Audit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110735" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.417" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.032001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965044v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00125-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322234v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.902" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Guilcher" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Oger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brosset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905434v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Villedieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.06.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4JHSKHW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161474v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grenier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colagrossi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antuono" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colicchio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2013.05.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WHC1SDZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161918v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Biddiscombe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colagrossi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Jacquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Leboeuf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2011.09.077" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2009.08.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CSCRQN93-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498135v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duluc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gen Wu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955216v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380042v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455495v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil M. Ribe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380112v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Mantaropoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Giraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tremeac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380614v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379021v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Brahiti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lavalle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mergui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Dietze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409436v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dietze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905656v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905651v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqing Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hashimoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sueyoshi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Barcarolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerhuel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158865v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kawakami" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199537v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016560v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156347v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156348v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156289v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156290v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156244v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Antonuo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Molteni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156245v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirantsoa Rasolofomanana" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00664668v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>