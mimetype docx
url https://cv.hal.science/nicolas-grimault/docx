--- v0 (2026-03-18)
+++ v1 (2026-05-01)
@@ -100,5534 +100,5564 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crocodile mothers’ response to hatching calls</w:t>
+                <w:t xml:space="preserve">Is it inside my head? Characterization of sound externalization in schizophrenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïs Caron Delbosc</w:t>
+                <w:t xml:space="preserve">Laure Fivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.11.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (3), pp.e0345074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0345074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942512v1</w:t>
+                <w:t xml:space="preserve">hal-05572706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal integration and decision-making in crocodiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Caron Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Méès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/bio.061844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity of the effects of reverberation on speech intelligibility in noise for hearing-impaired and normal-hearing listeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 158 (6), pp.4994-5007. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0041883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound and vibration control crocodile hatching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Crocodile mothers’ response to hatching calls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïs Caron Delbosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568539X-bja10286⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 220, pp.123040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2024.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942442v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating and predicting the audibility of acoustic alarms in the workplace using experimental methods and deep learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 219, pp.109955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2024.109955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling alarm detection in noise for normal and hearing-impaired listeners: the effect of elevated thresholds and enlarged auditory filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossen El Sawaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (1), pp.264-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10803548.2023.2294624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crocodile perception of distress in hominid baby cries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sound and vibration control crocodile hatching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïs Caron Delbosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 290 (2004), </w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161 (10), pp.769-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-bja10286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272232v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound categorization by crocodilians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Crocodile perception of distress in hominid baby cries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Kehy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Léo Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Léo Papet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106441⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2004), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041406v1</w:t>
+                <w:t xml:space="preserve">hal-04272232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial release from masking in crocodilians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sound categorization by crocodilians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Papet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-022-03799-7⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763553v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of reverberation on speech intelligibility in noise for hearing-impaired listeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Society Open Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (8), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.210342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voice-mediated interactions in a megaherbivore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Spatial release from masking in crocodilians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilca Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Greenfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.12.017⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-022-03799-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543609v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Assessment of Non-Verbal Auditory Perception in Normal-Hearing Participants and Cochlear Implant Users</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ruben Hermann</w:t>
+                <w:t xml:space="preserve">Voice-mediated interactions in a megaherbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Cholvy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paulo Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10102093⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (2), pp.R70-R71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413817v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of the effect of wearing hearing protectors on the audibility of railway warning signals for normal hearing and hearing impaired listeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossen El Sawaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10803548.2021.1991681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crocodiles use both interaural level differences and interaural time differences to locate a sound source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Papet</w:t>
+                <w:t xml:space="preserve">Rapid Assessment of Non-Verbal Auditory Perception in Normal-Hearing Participants and Cochlear Implant Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Pralus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Raymond</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Cholvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Aguera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0001979⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10102093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989184v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of head morphology and natural postures on sound localization cues in crocodilians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Crocodiles use both interaural level differences and interaural time differences to locate a sound source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.190423⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 148 (4), pp.EL307-EL313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0001979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320224v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does the perceptual organization of a multi-tone mixture interact with partial and global loudness judgments?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of head morphology and natural postures on sound localization cues in crocodilians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 143 (1), pp.575-593. </w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (7), pp.190423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.5021551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsos.190423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320233v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Real Time Hearing Loss Simulator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How does the perceptual organization of a multi-tone mixture interact with partial and global loudness judgments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Misdariis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.919252⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 143 (1), pp.575-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5021551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320229v1</w:t>
+                <w:t xml:space="preserve">hal-02320233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination and streaming of speech sounds based on differences in interaural and spectral cues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Real Time Hearing Loss Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshio Irino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion A. David</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+                <w:t xml:space="preserve">Samar Dimachki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Oxenham</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy D. Patterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.5003809⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (5), pp.904-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690723v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential stream segregation of voiced and unvoiced speech sounds based on fundamental frequency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Discrimination and streaming of speech sounds based on differences in interaural and spectral cues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion A. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Oxenham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 142 (3), pp.1674 - 1685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5003809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2016.11.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690720v1</w:t>
+                <w:t xml:space="preserve">hal-01690723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Temporal Fine Structure and Temporal Envelope be Considered Independently for Pitch Perception?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sequential stream segregation of voiced and unvoiced speech sounds based on fundamental frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Oxenham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25474-6_37⟩</w:t>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 344, pp.235 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2016.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320249v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual auditory stream segregation of sequences of complex sounds in subjects with normal and impaired hearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Micheyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Carlyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Audiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (3), pp.173-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00305364.2001.11745235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential streaming, binaural cues and lateralization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Can Temporal Fine Structure and Temporal Envelope be Considered Independently for Pitch Perception?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4936902⟩</w:t>
+              <w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.355-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25474-6_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346850v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room and head coloration can induce obligatory stream segregation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Sequential streaming, binaural cues and lateralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 136 (1), pp.5-8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4883387⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 138 (6), pp.3500-3512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4936902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320254v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room and head coloration can induce obligatory stream segregation (L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (1), pp.5-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.4883387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Relationship Between Concurrent Speech Segregation, Pitch-Based Streaming of Vowel Sequences, and Frequency Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 98 (2), pp.317-327. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3813/AAA.918515⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02320260v1</w:t>
+                <w:t xml:space="preserve">hal-02144518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Relationship Between Concurrent Speech Segregation, Pitch-Based Streaming of Vowel Sequences, and Frequency Selectivity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multistability in perception: binding sensory modalities, an overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian C J Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918515⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 367 (1591), pp.896-905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2011.0254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144518v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multistability in perception: binding sensory modalities, an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Relationship Between Concurrent Speech Segregation, Pitch-Based Streaming of Vowel Sequences, and Frequency Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2011.0254⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (2), pp.317-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675995v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitated Auditory Detection for Speech Sounds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Congenital Amusia (or Tone-Deafness) Interferes with Pitch Processing in Tone Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Burnham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02320264v1</w:t>
+                <w:t xml:space="preserve">hal-02320269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congenital Amusia (or Tone-Deafness) Interferes with Pitch Processing in Tone Languages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Facilitated Auditory Detection for Speech Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Signoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00120⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320269v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitated Auditory Detection for Speech Sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of lip-reading on primary stream segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Devergie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 130 (1), pp.283-291. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3592223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rhythmic attention on the segregation of interleaved melodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Devergie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 128 (1), pp.EL1-EL7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.3436498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intonational cue to word segmentation in phonemically identical sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Welby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 72 (3), pp.775-787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3758/APP.72.3.775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming of vowel sequences based on fundamental frequency in a cochlear-implant simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 124 (5), pp.3076-3087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.2988289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320275v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streaming of vowel sequences based on fundamental frequency in a cochlear-implant simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 124 (5), pp.3076-3087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.2988289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143374v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spectral smearing on the perceptual segregation of vowel sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 231 (1-2), pp.32-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heares.2007.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic and lexical interferences in informational masking during speech-in-speech comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Léonie Grataloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49 (12), pp.905-916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic and lexical interferences in informational masking during speech-in-speech comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fannny Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Leonie Grataloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 49, pp.Issue : 12 Pages : 905-916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spectral smearing on the perceptual segregation of vowel sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric W. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 231 (1-2), pp.32-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heares.2007.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential auditory scene analysis for hearing impaired subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning in discrimination of frequency or modulation rate: generalization to fundamental frequency discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Micheyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P. Carlyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 184 (1-2), pp.41-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0378-5955(03)00214-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral integration in bands of modulated or unmodulated noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Medial olivocochlear bundle activation and perceived auditory intensity in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Morand-Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Veuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.1482072⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 77 (2-3), pp.311-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0031-9384(02)00855-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320360v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial olivocochlear bundle activation and perceived auditory intensity in humans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spectral integration in bands of modulated or unmodulated noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jungmee Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0031-9384(02)00855-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 112 (1), pp.219-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1482072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02320358v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory stream segregation on the basis of amplitude-modulation rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evidence for two pitch encoding mechanisms using a selective auditory training paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Micheyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert P. Carlyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.1452740⟩</w:t>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 64 (2), pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/BF03195785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320362v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for two pitch encoding mechanisms using a selective auditory training paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Auditory stream segregation on the basis of amplitude-modulation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Micheyl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3758/BF03195785⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 111 (3), pp.1340-1348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.1452740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320364v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of peripheral resolvability on the perceptual segregation of harmonic complex tones differing in fundamental frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Micheyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert P. Carlyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 108 (1), pp.263-271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.429462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5637,2782 +5667,2782 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions sonores de Protées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinhède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Macherey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05364725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communication acoustique des hippopotames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Massenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception vibratoire chez les scorpions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction binaurale de l’intelligibilité de la parole pour des auditeurs malentendants et entendants normaux en présence de bruit non stationnaire et de réverbération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Convention de l’Association européenne d’acoustique, EAA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Annotation and Class Weight Training for Automatic Estimation of Alarm Audibility in Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Effa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10094730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la réverbération sur la compréhension de la parole dans le bruit pour les personnes malentendantes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">CONVOLUTIONAL NEURAL NETWORK FOR AUDIBILITY ASSESSMENT OF ACOUSTIC ALARMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Effa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing Search form Search ICASSP IEEE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848254v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception catégorielle et prise de décision chez les crocodiliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Kehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONVOLUTIONAL NEURAL NETWORK FOR AUDIBILITY ASSESSMENT OF ACOUSTIC ALARMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception Multimodale des Sons Aériens et des Vibrations Aquatiques chez les Crocodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïs Caron Delbosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Effa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing Search form Search ICASSP IEEE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010329v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception Multimodale des Sons Aériens et des Vibrations Aquatiques chez les Crocodiles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l’audibilité ressentie des alarmes sonores dans le bruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Effa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847858v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’audibilité ressentie des alarmes sonores dans le bruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la détection d’alarmes sonores dans le bruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Effa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848387v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des interactions vocales des hippopotames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la détection d’alarmes sonores dans le bruit</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effets de la réverbération sur la compréhension de la parole dans le bruit pour les personnes malentendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Serizel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848388v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F0 Slope and Mean: Cues to Speech Segmentation in French</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Real time hearing loss simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interspeech 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3003-3003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03042331v1</w:t>
+                <w:t xml:space="preserve">hal-03235945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time hearing loss simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Perceptual and Acoustic Bases of Signals Discrimination in Crocodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samuel Garcia</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3003-3003, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2401-2401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0904⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03235945v1</w:t>
+                <w:t xml:space="preserve">hal-03230821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Perceptual and Acoustic Bases of Signals Discrimination in Crocodiles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sound localisation in crocodilians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zilca Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2401-2401, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2399-2399, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03230821v1</w:t>
+                <w:t xml:space="preserve">hal-03230820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound localisation in crocodilians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of wearing hearing protectors on the audibility of warning signals for normal and hearing-impaired listeners: experiment and model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Papet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2399-2399, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3433-3436, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0347⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03230820v1</w:t>
+                <w:t xml:space="preserve">hal-03233657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of wearing hearing protectors on the audibility of warning signals for normal and hearing-impaired listeners: experiment and model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">F0 Slope and Mean: Cues to Speech Segmentation in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Mar Cordero Rull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interspeech 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Shanghai, China. pp.1610-1614, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2020-2509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03233657v1</w:t>
+                <w:t xml:space="preserve">hal-03042331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of wearing hearing protectors on the audibility of railway warning signals for hearing-impaired listeners -an experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Audibility of warning signals: methods to evaluate the combined effects of hearing protectors and hearing impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chevret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">internoise 2019</w:t>
+              <w:t xml:space="preserve">Internoise 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331735v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of speech syllables when segregation occurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Oxenham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Congress on Acoustics, integrating 4th EAA Euroregio 2019,9-13 September 2019, Aachen, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audibility of warning signals: methods to evaluate the combined effects of hearing protectors and hearing impairment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effect of wearing hearing protectors on the audibility of railway warning signals for hearing-impaired listeners -an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossen El Sawaf</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chevret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2019</w:t>
+              <w:t xml:space="preserve">internoise 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331722v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des mécanismes de groupement simultané dans le jugement de sonie globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le colloque VIbrations, SHocks and NOise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France. pp.Acte 418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of simultaneous grouping mechanisms in the loudness judgment of a multi-tone mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Misdariis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th joint meeting of the Acoustical Society of America and Acoustical Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Honolulu, United States. pp.3268-3268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségrégation séquentielle et structure fine temporelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la lecture labiale sur la ségrégation auditive de flux de parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Devergie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2010 - 10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France. Session PS0:Perception sonore, 16:00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pairing audio speech and various visual displays: binding or not binding ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Devergie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVSP 2009 - 8th International Conference on Auditory-Visual Speech Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Norwich, United Kingdom. pp.140-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8422,645 +8452,645 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le simulateur de perte auditive, le plus rapide de l’ouest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Validation d’un simulateur de perte auditive : estimation des filtres auditifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Dimachki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559867v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation d’un simulateur de perte auditive : estimation des filtres auditifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mesure de HRTF chez les crocodiliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559855v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de HRTF chez les crocodiliens</w:t>
+                <w:t xml:space="preserve">Perception d'alarmes sous protecteurs auditifs par des malentendants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Papet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544006v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception d'alarmes sous protecteurs auditifs par des malentendants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le simulateur de perte auditive, le plus rapide de l’ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lapayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belkacem Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544704v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistability in perception: Binding sensory modalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian C.J. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pressnitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B, pp.140, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rstb.2011.0254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00642305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9070,315 +9100,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustics and Psychoacoustics of Sound Scenes and Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Analysis of Sound Scenes and Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.41-67, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-63450-0_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory Scene Analysis: A Prerequisite for Loudness Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Mcadams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jont Allen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hearing – From Sensory Processing to Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.295-302, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73009-5_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory streaming without spectral cues in hearing-impaired subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Micheyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auditory Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.211-219, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/0-387-27045-0_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9388,258 +9418,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on “Differences in common psychoacoustical tasks by sex, menstrual cycle, and race” by D. McFadden et al., 2018, and methodological pitfalls in human population research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Undurraga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Başkent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential streaming of speech sounds based on position cues: Effect of head position and spatial attention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torben Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A Yost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9786,51 +9816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Caron Delbosc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.11.018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;venet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.061844" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442496v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cueille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041883" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-bja10286" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645900v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Effa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.109955" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448751v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2023.2294624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04272232v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kehy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106441" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilca Campos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Greenfield" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03799-7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765704v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.210342" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413817v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cholvy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10102093" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376257v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2021.1991681" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001979" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190423" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vannier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021551" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Irino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Dimachki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy D. Patterson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919252" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690723v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. David" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Oxenham" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5003809" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690720v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2016.11.016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25474-6_37" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheyl" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Carlyon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arthaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00305364.2001.11745235" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346850v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936902" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320254v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4883387" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320260v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Healy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918515" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C J Moore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0254" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320264v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Signoret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00176" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burnham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00120" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642624v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Devergie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592223" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536954v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3436498" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320273v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/APP.72.3.775" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2988289" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143374v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2007.05.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320277v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-L&#233;onie Grataloup" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFK636L7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105232v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannny Meunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Leonie Grataloup" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320279v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320345v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320348v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Micheyl" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Carlyon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Bacon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Collet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-5955(03)00214-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD3CR5N1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungmee Lee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1482072" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morand-Villeneuve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veuillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Collet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9384(02)00855-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTBK27JP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1452740" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320364v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195785" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320367v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arthaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.429462" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364725v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365845v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808276v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cueille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385004v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094730" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848254v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847857v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848387v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847851v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042331v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cordero Rull" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2509" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0904" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230821v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0567" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0056" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0347" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331685v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331722v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465794v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465763v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550552v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537118v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538264v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559867v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapayre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559855v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01544006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Regnault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01544704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642305v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C.J. Moore" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-T9QVC0HQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331633v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_3" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320335v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jont Allen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73009-5_32" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320340v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-27045-0_26" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436002v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Undurraga" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;kent" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331433v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Pastore" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Yost" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Caron Delbosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;venet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.061844" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cueille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041883" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.11.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Effa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.109955" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2023.2294624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-bja10286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04272232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kehy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106441" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.210342" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilca Campos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Greenfield" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03799-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2021.1991681" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cholvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10102093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001979" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021551" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Irino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Dimachki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy D. Patterson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Oxenham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5003809" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2016.11.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheyl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Carlyon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arthaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00305364.2001.11745235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25474-6_37" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936902" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4883387" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Healy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C J Moore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0254" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burnham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00120" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320264v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Signoret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00176" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Devergie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592223" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3436498" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/APP.72.3.775" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2988289" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2007.05.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-L&#233;onie Grataloup" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFK636L7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannny Meunier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Leonie Grataloup" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320345v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Micheyl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Carlyon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Bacon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Collet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-5955(03)00214-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD3CR5N1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morand-Villeneuve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veuillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Collet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9384(02)00855-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTBK27JP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungmee Lee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1482072" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320364v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195785" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1452740" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320367v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arthaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.429462" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cueille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094730" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847858v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848387v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848254v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235945v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0904" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230821v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0567" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230820v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0056" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0347" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042331v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cordero Rull" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2509" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465763v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537118v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538264v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559855v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01544006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Regnault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01544704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapayre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642305v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C.J. Moore" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-T9QVC0HQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jont Allen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73009-5_32" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-27045-0_26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Undurraga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;kent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Pastore" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Yost" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>