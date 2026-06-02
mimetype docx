--- v1 (2026-05-01)
+++ v2 (2026-06-02)
@@ -940,295 +940,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crocodile perception of distress in hominid baby cries</w:t>
+                <w:t xml:space="preserve">Sound categorization by crocodilians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mounia Kehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pradeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Léo Papet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 290 (2004), </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272232v1</w:t>
+                <w:t xml:space="preserve">hal-04041406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound categorization by crocodilians</w:t>
+                <w:t xml:space="preserve">Crocodile perception of distress in hominid baby cries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Kehy</w:t>
+                <w:t xml:space="preserve">Gérard Coureaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pradeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léo Papet</w:t>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 290 (2004), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2023.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041406v1</w:t>
+                <w:t xml:space="preserve">hal-04272232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of reverberation on speech intelligibility in noise for hearing-impaired listeners</w:t>
               </w:r>
@@ -1331,51 +1331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial release from masking in crocodilians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zilca Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1807,51 +1807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crocodiles use both interaural level differences and interaural time differences to locate a sound source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,51 +1937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of head morphology and natural postures on sound localization cues in crocodilians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4305,436 +4305,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of spectral smearing on the perceptual segregation of vowel sequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaudrain</w:t>
+                <w:t xml:space="preserve">Phonetic and lexical interferences in informational masking during speech-in-speech comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fannny Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Leonie Grataloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2007.05.001⟩</w:t>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49, pp.Issue : 12 Pages : 905-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320333v1</w:t>
+                <w:t xml:space="preserve">hal-01105232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonetic and lexical interferences in informational masking during speech-in-speech comprehension</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
+                <w:t xml:space="preserve">Effect of spectral smearing on the perceptual segregation of vowel sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W. Healy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.008⟩</w:t>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 231 (1-2), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2007.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02320277v1</w:t>
+                <w:t xml:space="preserve">hal-02320333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phonetic and lexical interferences in informational masking during speech-in-speech comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fannny Meunier</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Leonie Grataloup</w:t>
+                <w:t xml:space="preserve">Claire-Léonie Grataloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Pellegrino</w:t>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 49, pp.Issue : 12 Pages : 905-916. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 49 (12), pp.905-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.specom.2007.05.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01105232v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spectral smearing on the perceptual segregation of vowel sequences</w:t>
               </w:r>
@@ -4782,51 +4782,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 231 (1-2), pp.32-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heares.2007.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320279v1</w:t>
@@ -6202,381 +6202,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONVOLUTIONAL NEURAL NETWORK FOR AUDIBILITY ASSESSMENT OF ACOUSTIC ALARMS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+                <w:t xml:space="preserve">Perception Multimodale des Sons Aériens et des Vibrations Aquatiques chez les Crocodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïs Caron Delbosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing Search form Search ICASSP IEEE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04010329v1</w:t>
+                <w:t xml:space="preserve">hal-03847858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception catégorielle et prise de décision chez les crocodiliens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONVOLUTIONAL NEURAL NETWORK FOR AUDIBILITY ASSESSMENT OF ACOUSTIC ALARMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Effa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing Search form Search ICASSP IEEE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847857v1</w:t>
+                <w:t xml:space="preserve">hal-04010329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception Multimodale des Sons Aériens et des Vibrations Aquatiques chez les Crocodiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perception catégorielle et prise de décision chez les crocodiliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Kehy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grimault</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pradeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847858v1</w:t>
+                <w:t xml:space="preserve">hal-03847857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’audibilité ressentie des alarmes sonores dans le bruit</w:t>
               </w:r>
@@ -6988,317 +6988,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time hearing loss simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Perceptual and Acoustic Bases of Signals Discrimination in Crocodiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Samuel Garcia</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Papet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3003-3003, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0904⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2401-2401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235945v1</w:t>
+                <w:t xml:space="preserve">hal-03230821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Perceptual and Acoustic Bases of Signals Discrimination in Crocodiles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real time hearing loss simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2401-2401, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3003-3003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230821v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound localisation in crocodilians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8505,51 +8505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Perception Sonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Brest, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8574,51 +8574,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de HRTF chez les crocodiliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Papet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,51 +8794,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le simulateur de perte auditive, le plus rapide de l’ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Corneyllie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9816,51 +9816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Caron Delbosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;venet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.061844" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cueille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041883" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.11.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Effa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.109955" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2023.2294624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-bja10286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04272232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0201" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041406v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kehy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106441" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.210342" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilca Campos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Greenfield" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03799-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2021.1991681" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cholvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10102093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001979" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021551" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Irino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Dimachki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy D. Patterson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Oxenham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5003809" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2016.11.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheyl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Carlyon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arthaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00305364.2001.11745235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25474-6_37" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936902" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4883387" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Healy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C J Moore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0254" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burnham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00120" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320264v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Signoret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00176" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Devergie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592223" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3436498" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/APP.72.3.775" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2988289" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320333v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2007.05.001" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320277v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-L&#233;onie Grataloup" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFK636L7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105232v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannny Meunier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Leonie Grataloup" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320345v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Micheyl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Carlyon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Bacon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Collet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-5955(03)00214-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD3CR5N1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morand-Villeneuve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veuillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Collet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9384(02)00855-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTBK27JP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungmee Lee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1482072" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320364v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195785" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1452740" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320367v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arthaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.429462" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cueille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094730" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010329v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847858v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848387v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848254v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235945v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0904" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230821v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0567" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230820v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0056" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0347" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042331v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cordero Rull" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2509" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465763v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537118v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538264v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559855v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01544006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Regnault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01544704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapayre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642305v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C.J. Moore" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-T9QVC0HQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jont Allen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73009-5_32" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-27045-0_26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Undurraga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;kent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Pastore" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Yost" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fivel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lavandier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grimault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Perrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0345074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Caron Delbosc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Th&#233;venet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M&#233;&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/bio.061844" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442496v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cueille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0041883" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942512v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2024.11.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Effa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.109955" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448751v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2023.2294624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-bja10286" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041406v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Kehy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Papet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04272232v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coureaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2023.0201" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765704v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.210342" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zilca Campos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Greenfield" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-022-03799-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543609v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fonseca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.12.017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2021.1991681" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413817v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Pralus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cholvy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aguera" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Moulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10102093" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raymond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0001979" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.190423" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320233v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Vannier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Misdariis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Susini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5021551" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Irino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Dimachki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corneyllie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy D. Patterson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. David" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Oxenham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5003809" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2016.11.016" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Micheyl" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Carlyon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arthaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Collet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00305364.2001.11745235" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25474-6_37" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4936902" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102084v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4883387" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144518v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W. Healy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hup&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C J Moore" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pressnitzer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2011.0254" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320260v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320269v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Burnham" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nguyen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gosselin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00120" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320264v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Signoret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00176" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144514v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Devergie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3592223" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536954v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3436498" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320273v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meunier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Welby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/APP.72.3.775" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2988289" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320275v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hoen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fannny Meunier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Leonie Grataloup" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pellegrino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2007.05.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LFK636L7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2007.05.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320277v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-L&#233;onie Grataloup" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320279v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320345v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320348v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Micheyl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P. Carlyon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Bacon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Collet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-5955(03)00214-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD3CR5N1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320358v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Morand-Villeneuve" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Garnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Veuillet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Collet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0031-9384(02)00855-7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTBK27JP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jungmee Lee" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1482072" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320364v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/BF03195785" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320362v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1452740" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320367v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arthaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.429462" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364725v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinh&#232;de" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Macherey" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massenet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rouch" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365751v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808276v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cueille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04385004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10094730" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847857v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848387v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848254v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230821v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0567" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235945v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Garcia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0904" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230820v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0056" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233657v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0347" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042331v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Cordero Rull" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pota" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2020-2509" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331722v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevret" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331685v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331735v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465794v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465763v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537118v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538264v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559855v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01544006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Regnault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01544704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559867v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lapayre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Messaoudi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642305v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian C.J. Moore" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-T9QVC0HQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63450-0_3" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320335v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jont Allen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73009-5_32" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320340v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-27045-0_26" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436002v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Undurraga" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Ba&#351;kent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Pastore" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A Yost" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>