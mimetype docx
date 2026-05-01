--- v0 (2026-04-11)
+++ v1 (2026-05-01)
@@ -66,10063 +66,10103 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (106)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional style questionnaire in the french cultural context: test-retest reliability and invariance across time, gender and age, in students and teaching staff from health and social care training institutes</w:t>
+                <w:t xml:space="preserve">The Combined Effect of Binding Communication and the Hypocrisy Paradigm: An Application in the Context Of Waste Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Rodolphe Mackanga</w:t>
+                <w:t xml:space="preserve">Alexandre Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+                <w:t xml:space="preserve">Romain Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23311908.2025.2581455⟩</w:t>
+              <w:t xml:space="preserve">PsyEcology. Revista Bilingüe de Psicología Ambiental / Bilingual Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/21711976261434307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05465000v1</w:t>
+                <w:t xml:space="preserve">hal-05594275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les seins des femmes, au centre du désir des hommes. Regards masculin et féminin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Homelessness and Infrahumanization: Secondary Emotions Attribution Variation according to Urban Location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">North American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 28 (1), pp.572</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465011v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCIDENTAL SIMILARITY AND INFLUENCE OF FOOD PREFERENCES AND JUDGMENT: CHANGING TO BE CLOSER TO SIMILAR PEOPLE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Emotional style questionnaire in the french cultural context: test-retest reliability and invariance across time, gender and age, in students and teaching staff from health and social care training institutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rodolphe Mackanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46827/ejphs.v7i2.176⟩</w:t>
+              <w:t xml:space="preserve">Cogent Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23311908.2025.2581455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129352v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oh my darling clementine: presence vs absence of fruit leaves on the judgment of a fruit-juice.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les seins des femmes, au centre du désir des hommes. Regards masculin et féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Management and Marketing Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46827/ejmms.v8i4.1712⟩</w:t>
+              <w:t xml:space="preserve">Sexologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (2), pp.103-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sexol.2025.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593217v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la propagande d’Etat aux fake-news des réseaux : Quand le faux nous influence !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">INCIDENTAL SIMILARITY AND INFLUENCE OF FOOD PREFERENCES AND JUDGMENT: CHANGING TO BE CLOSER TO SIMILAR PEOPLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46827/ejphs.v7i2.176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34745/numerev_1680⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05010241v1</w:t>
+                <w:t xml:space="preserve">hal-05602921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activer la peur peut-il nous rendre plus influençables et changer nos opinions et nos comportements ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">INCIDENTAL SIMILARITY AND INFLUENCE OF FOOD PREFERENCES AND JUDGMENT: CHANGING TO BE CLOSER TO SIMILAR PEOPLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Meineri</w:t>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34745/numerev_1402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46827/ejphs.v7i2.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010236v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How proof of previous donations influences compliance with a donation request: three field experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Oh my darling clementine: presence vs absence of fruit leaves on the judgment of a fruit-juice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International review on public and nonprofit marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12208-017-0187-x⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Management and Marketing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (4), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46827/ejmms.v8i4.1712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074196v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With a Little Help From Adults: Positive Emotion as an Excuse for Underage Drinking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la propagande d’Etat aux fake-news des réseaux : Quand le faux nous influence !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01973533.2017.1351973⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764883v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorcyclists’ intention to exceed the speed limit on a 90km/h road: Effect of the type of motorcycles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Activer la peur peut-il nous rendre plus influençables et changer nos opinions et nos comportements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34745/numerev_1402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960451v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Interviewer’s Eyeglasses on Compliance with a Face-to-face Survey Request and Perception of the Interviewer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How proof of previous donations influences compliance with a donation request: three field experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angélique Martin</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International review on public and nonprofit marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12208-017-0187-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999835v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorcyclists’ intention to exceed the speed limits on a 90km/h road: effect of the type of motorcyclists</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Motorcyclists’ intention to exceed the speed limit on a 90km/h road: Effect of the type of motorcycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 45, pp.183-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796040v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental clues in favor of a generalized norm of reciprocity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effect of Interviewer’s Eyeglasses on Compliance with a Face-to-face Survey Request and Perception of the Interviewer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Vallée</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polish Psychological Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Field Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3), pp.194-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486830v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holding your flag: The effects of exposure to a regional symbol on people's behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Motorcyclists’ intention to exceed the speed limits on a 90km/h road: effect of the type of motorcyclists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordy Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47 (5), pp.539-552</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999837v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the sense of the geographic proximity of a requester influence donation? Three evaluations in field studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">With a Little Help From Adults: Positive Emotion as an Excuse for Underage Drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Behavior in the Social Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (5), pp.287 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01973533.2017.1351973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10911359.2017.1355291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764880v1</w:t>
+                <w:t xml:space="preserve">hal-01764883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The foot-in-the-door technique, crime, and the responsive bystander: A field experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental clues in favor of a generalized norm of reciprocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pascual</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crime Prevention and Community Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polish Psychological Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ppb-2017-0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999856v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Door-in-the-Face and But-You-Are-Free</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Does the sense of the geographic proximity of a requester influence donation? Three evaluations in field studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boris Vallée</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Behavior in the Social Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.193 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10911359.2017.1355291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960499v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small clicks, great effects: Immediate and delayed influence of web sites containing serious games on behavior and attitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Courbet</w:t>
+                <w:t xml:space="preserve">Holding your flag: The effects of exposure to a regional symbol on people's behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jordy Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advertising</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (5), pp.539-552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01560526v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pedestrian's smile and drivers' behavior: When a smile increases careful driving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Foot-in-the-door technique and reduction of driver’s aggressiveness: A field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Silone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796052v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remember it with love: Effects of love priming on text recall</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of verbal mimicry on children’s fruit consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.100-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764886v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pedestrian's smile and drivers' behavior: When a smile increases careful driving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of Active Listening, Reformulation, and Imitation on Mediator Success: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dubarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (3), pp.994 - 1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0033294116646159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960571v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Wrong place to get help”: A field experiment on luxury stores and helping behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Remember it with love: Effects of love priming on text recall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15534510.2016.1160839⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (1-2), pp.3 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21465/rp0023.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764891v1</w:t>
+                <w:t xml:space="preserve">hal-01764886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imitation humaine: Une synthèse de 50 années de recherche en psychologie sociale.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A pedestrian's smile and drivers' behavior: When a smile increases careful driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Safety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.83-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999862v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hey Buddy, Can You Give Me 37 s of Your Time? Extension of the Pique Technique to a Non-monetary Solicitation and Test of Justification for Compliance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The foot-in-the-door technique, crime, and the responsive bystander: A field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Silone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pascual</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Silone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Crime Prevention and Community Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1), pp.60-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960584v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising reciprocity: When proposing a favor for a request increases compliance even if the favor is not accepted</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Door-in-the-Face and But-You-Are-Free</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pascual</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (1), pp.276-289</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960565v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance without pressure for minimal income policy management.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Small clicks, great effects: Immediate and delayed influence of web sites containing serious games on behavior and attitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advertising</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (6), pp.949-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02650487.2015.1082226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960472v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01560526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of verbal mimicry on children’s fruit consumption</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A pedestrian's smile and drivers' behavior: When a smile increases careful driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49, pp.100-105</w:t>
+              <w:t xml:space="preserve">Journal of Safety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999873v1</w:t>
+                <w:t xml:space="preserve">hal-03796052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Active Listening, Reformulation, and Imitation on Mediator Success: Preliminary Results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">“Wrong place to get help”: A field experiment on luxury stores and helping behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dubarry</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0033294116646159⟩</w:t>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.130 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15534510.2016.1160839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764902v1</w:t>
+                <w:t xml:space="preserve">hal-01764891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-in-the-door technique and reduction of driver’s aggressiveness: A field study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’imitation humaine: Une synthèse de 50 années de recherche en psychologie sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (2), pp.101-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cap0000048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000035v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pedestrian’s stare and drivers’ stopping behavior: A field experiment at the pedestrian crossing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hey Buddy, Can You Give Me 37 s of Your Time? Extension of the Pique Technique to a Non-monetary Solicitation and Test of Justification for Compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Silone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.583-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-015-9324-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796092v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a service request precedes the target request: another compliance without pressure technique?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Compliance without pressure for minimal income policy management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Silone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.330-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15534510.2015.1102762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01960595v1</w:t>
+                <w:t xml:space="preserve">hal-01960472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential love priming: Love as a compliance-gaining technique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Promising reciprocity: When proposing a favor for a request increases compliance even if the favor is not accepted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156 (5), pp.498-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2015.1129304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764929v1</w:t>
+                <w:t xml:space="preserve">hal-01960565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des plantes d’intérieur et d’extérieur sur la santé: Synthèse des recherches.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sequential love priming: Love as a compliance-gaining technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (4), pp.405-425</w:t>
+              <w:t xml:space="preserve">North American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.607-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960607v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pedestrian’s stare and drivers’ stopping behavior: A field experiment at the pedestrian crossing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence des plantes d’intérieur et d’extérieur sur la santé: Synthèse des recherches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 75, pp.87-89</w:t>
+              <w:t xml:space="preserve">Canadian Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (4), pp.405-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960954v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Places for Help: Micro-Level Variation in Helping Behavior toward a Stranger</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The positive effect of the mere presence of a religious symbol on compliance with an organ donation request</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Social Marketing Quaterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764941v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The positive effect of the mere presence of a religious symbol on compliance with an organ donation request</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A pedestrian’s stare and drivers’ stopping behavior: A field experiment at the pedestrian crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celine Jacob</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Marketing Quaterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (2)</w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.87-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059824v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pique Technique: A Goal-Oriented Effect?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Places for Help: Micro-Level Variation in Helping Behavior toward a Stranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116 (1), pp.242 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/21.PR0.116k14w6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08934215.2015.1050120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01764934v1</w:t>
+                <w:t xml:space="preserve">hal-01764941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pique Then Reframe Technique: Replication and Extension of the Pique Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">When a service request precedes the target request: another compliance without pressure technique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Girandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Research Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.278-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15534510.2015.1102762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08824096.2015.1016151⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01960623v1</w:t>
+                <w:t xml:space="preserve">hal-01960595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operationalizations of the “but you are free” technique with the word liberty and the Statue of Liberty symbol on clothes: effects on compliance-gaining</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Pique Technique: A Goal-Oriented Effect?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15534510.2015.1026390⟩</w:t>
+              <w:t xml:space="preserve">Communication Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (2), pp.115 - 125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08934215.2015.1050120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960757v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeating what children say positively influences their learning and motivation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Pique Then Reframe Technique: Replication and Extension of the Pique Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girandola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Motivation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication Research Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (2), pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08824096.2015.1016151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999876v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'une procédure incitative associée à une identification de l'action sur des comportements et attitudes professionnelles de salariés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Operationalizations of the “but you are free” technique with the word liberty and the Statue of Liberty symbol on clothes: effects on compliance-gaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grandjean</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milena Jugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30007-3⟩</w:t>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15534510.2015.1026390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01960742v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation et genre : l’approche « contextuelle » en psychologie sociale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effets d'une procédure incitative associée à une identification de l'action sur des comportements et attitudes professionnelles de salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.191-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30007-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069168v1</w:t>
+                <w:t xml:space="preserve">hal-01960742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I am sure you’ll succeed”: When a teacher’s verbal encouragement of success increases children’s academic performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Repeating what children say positively influences their learning and motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Castano Rio Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Motivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 52, pp.54-59</w:t>
+              <w:t xml:space="preserve">, 2015, 52, pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999848v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of priming with a love concept on blood donation promise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Négociation et genre : l’approche « contextuelle » en psychologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrea Bullock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion and Apheresis Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.93-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01960641v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation in Mediation: Effects of the Duration of Mimicry on Reaching Agreement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">“I am sure you’ll succeed”: When a teacher’s verbal encouragement of success increases children’s academic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrea Bullock</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castano Rio Andrea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social behavior and personality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Learning and Motivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.54-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764944v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car status as an inhibitor of passing responses to a low-speed frustrator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Communication engageante appliquée au tri sélectif : comparaison entre les techniques du pied-dans-la-porte et du double-pied-dans-la-porte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Numéro 102 (2), pp.259</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01164327v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeling of previous donation to encourage subsequent donation among experienced blood donors</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Who cares about women’s talk? A field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180678v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-in-the-door and action identification. Binding communication applied to environmental conservation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Imitation in Mediation: Effects of the Duration of Mimicry on Reaching Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bullock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social behavior and personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (2), pp.189 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2224/sbp.2014.42.2.189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961023v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication engageante appliquée au tri sélectif : comparaison entre les techniques du pied-dans-la-porte et du double-pied-dans-la-porte.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Car status as an inhibitor of passing responses to a low-speed frustrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.245-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961018v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01164327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who cares about women’s talk? A field experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Labeling of previous donation to encourage subsequent donation among experienced blood donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Plainfossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (7), pp.656-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0033426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764967v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPEATING &amp;quot;YES&amp;quot; IN A FIRST REQUEST AND COMPLIANCE WITH A LATER REQUEST: THE FOUR WALLS TECHNIQUE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The effect of priming with a love concept on blood donation promise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Marchand</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bullock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social behavior and personality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion and Apheresis Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.transci.2013.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_00870107v1</w:t>
+                <w:t xml:space="preserve">hal-01960641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Facial Makeup on the Frequency of Drivers Stopping for Hitchhikers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Foot-in-the-door and action identification. Binding communication applied to environmental conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (1), pp.3-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764971v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do child pedestrians deliberately take risks when they are in a hurry? An experimental study on a simulator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Repeating “Yes” in a First Request and Compliance with a Later Request: the Four Walls Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2012.07.001⟩</w:t>
+              <w:t xml:space="preserve">Social Behavior and Personality: an international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (2), pp.199-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2224/sbp.2013.41.2.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00943065v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I'm free but I'll comply with your request: generalization and multidimensional effects of the “evoking freedom” technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Women's Hair Color and Survey Response Rate: A Field Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1559-1816.2012.00986.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Behavior in the Social Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (3), pp.383 - 387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10911359.2013.764210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069189v1</w:t>
+                <w:t xml:space="preserve">hal-01764979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Incidental Similarity on Self-Revelation in Response to an Intimate Survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Men’s music ability and attractiveness to women in a real-life courtship context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social behavior and personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2224/sbp.2013.41.3.353⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (4), pp.545-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0305735613482025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000178v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliments and Receptivity to a Courtship Request: A Field Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Do child pedestrians deliberately take risks when they are in a hurry? An experimental study on a simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Festoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.635-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2012.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2466/28.07.21.PR0.112.1.239-242⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765118v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Even a single marble will make him/her happy …”: Further evidence and extension of the legitimizing paltry contribution technique on helping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">I'm free but I'll comply with your request: generalization and multidimensional effects of the “evoking freedom” technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1), pp.116-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1559-1816.2012.00986.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961100v1</w:t>
+                <w:t xml:space="preserve">hal-02069189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des prix à terminaison 9 sur le choix des consommateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Influence of Incidental Similarity on Self-Revelation in Response to an Intimate Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social behavior and personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (3), pp.353-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2224/sbp.2013.41.3.353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066733v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to altruism quotes and tipping behavior in a restaurant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compliments and Receptivity to a Courtship Request: A Field Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Jacob</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32 (1), pp.299-301. </w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1), pp.239 - 242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2012.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2466/28.07.21.PR0.112.1.239-242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02180719v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weather and Helping: Additional Evidence of the Effect of the Sunshine Samaritan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">“Even a single marble will make him/her happy …”: Further evidence and extension of the legitimizing paltry contribution technique on helping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.18-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765116v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeating “Yes” in a First Request and Compliance with a Later Request: the Four Walls Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">REPEATING &amp;quot;YES&amp;quot; IN A FIRST REQUEST AND COMPLIANCE WITH A LATER REQUEST: THE FOUR WALLS TECHNIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Behavior and Personality: an international journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Social behavior and personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (2), pp.199-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303099v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00870107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women's Hair Color and Survey Response Rate: A Field Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Effect of Facial Makeup on the Frequency of Drivers Stopping for Hitchhikers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Behavior in the Social Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10911359.2013.764210⟩</w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (1), pp.97 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/17.07.PR0.113x12z5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764979v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Men’s music ability and attractiveness to women in a real-life courtship context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effets des prix à terminaison 9 sur le choix des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legoherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Music</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 261-262 (3-4), pp.17 - 25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02069177v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Men’s Social Status and Attractiveness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Exposure to altruism quotes and tipping behavior in a restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Ardiccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71 (3), pp.157 - 160. </w:t>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.299-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765130v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Say It with Flowers&amp;quot; ... to Female Drivers: Hitchhikers Holding Flowers and Driver Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Weather and Helping: Additional Evidence of the Effect of the Sunshine Samaritan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jordy Stefan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 153 (2), pp.123 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2012.720618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961080v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Words as Environmental Cues: The Effect of the Word “Loving” on Compliance to a Blood Donation Request</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Say It with Flowers&amp;quot; ... to Female Drivers: Hitchhikers Holding Flowers and Driver Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">North American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (3), pp.623-628</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961056v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">She wore something in a hair : the effect of ornementations on tiping, Journal of Hospitality Marketing and Management, 21, 4, 414 - 420.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Words as Environmental Cues: The Effect of the Word “Loving” on Compliance to a Blood Donation Request</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospitality Marketing and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 146 (5), pp.455-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223980.2012.654519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059849v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature pro sociale du don de sang</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Induction sémantique de l'amour et comportement d'aide envers des réfugiés : amour + réfugiés = amour des réfugiés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Numéro 93 (1), pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.093.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961067v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction sémantique de l'amour et comportement d'aide envers des réfugiés : amour + réfugiés = amour des réfugiés ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Priming emotion concepts and helping behavior: How unlived emotions can influence action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.093.0063⟩</w:t>
+              <w:t xml:space="preserve">Social behavior and personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (1), pp.55 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2224/sbp.2012.40.1.55⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765124v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming emotion concepts and helping behavior: How unlived emotions can influence action</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">She wore something in a hair : the effect of ornementations on tiping, Journal of Hospitality Marketing and Management, 21, 4, 414 - 420.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social behavior and personality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hospitality Marketing and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (4), pp.414-420</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765132v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the word “love” on compliance to a request for humanitarian aid: An evaluation in a field setting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nature pro sociale du don de sang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), pp.49-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765143v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retail salespeople's mimicry of customers: Effects on consumer behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Men’s Social Status and Attractiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.157 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000187v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity and Social Interaction: When Similarity Fosters Implicit Behavior Toward a Stranger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effects of the Door-in-the-Face technique on restaurant customers’ behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 151 (6), pp.671-673</w:t>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (3), pp.759-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961117v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment recruter plus efficacement les « publics précaires » ? Une approche contextuelle et collective des recrutements sur les postes de bas niveaux de qualification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'effet du mimétisme d'un vendeur sur le comportement d'achat d'un client et son jugement du personnel et du lieu de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/osp.3112⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011102600101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493348v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicry and Propagation of Prosocial Behavior in a Natural Setting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Retail salespeople's mimicry of customers: Effects on consumer behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (5), pp.381-388</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765145v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicry and Helping Behavior: An Evaluation of Mimicry on Explicit Helping Request</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Similarity and Social Interaction: When Similarity Fosters Implicit Behavior Toward a Stranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 151 (1), pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2011, 151 (6), pp.671-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980913v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I Hope I'm Not Disturbing You, Am I?” Another Operationalization of the Foot-in-the-Mouth Paradigm1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment recruter plus efficacement les « publics précaires » ? Une approche contextuelle et collective des recrutements sur les postes de bas niveaux de qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 40/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.3112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980941v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Door-in-the-Face technique on restaurant customers’ behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mimicry and Propagation of Prosocial Behavior in a Natural Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (2), pp.599 - 605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/07.17.21.PR0.108.2.599-605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980948v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet du mimétisme d'un vendeur sur le comportement d'achat d'un client et son jugement du personnel et du lieu de vente</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The effect of the word “love” on compliance to a request for humanitarian aid: An evaluation in a field setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/076737011102600101⟩</w:t>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.249 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15534510.2011.627771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055285v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combined Effect of the Foot-in-the-Door Technique and the “But You Are Free” Technique: An Evaluation on the Selective Sorting of Household Wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mimicry and Helping Behavior: An Evaluation of Mimicry on Explicit Helping Request</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecopsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (4), pp.231-237</w:t>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151 (1), pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980967v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment de liberté et comportement de soumission: deux expériences sur l’impact de l’évocation de la liberté d’un internaute à accepter une requête formulée par e-mail</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">“I Hope I'm Not Disturbing You, Am I?” Another Operationalization of the Foot-in-the-Mouth Paradigm1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (3), pp.372-381</w:t>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (4), pp.965-975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000198v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Street Promotes Chivalrous Helping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A cross-category investigation into the effects of nine-ending pricing on brand choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legoherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000019⟩</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (5), pp.374 - 385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2010.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765150v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Medication Adherence by Using Practitioner Nonverbal Techniques: A Field Experiment on the Effect of Touch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Impact of Guilt on Mimicry Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33 (6), pp.466-473</w:t>
+              <w:t xml:space="preserve">Social behavior and personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (7), pp.987-991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961092v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Guilt on Mimicry Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sentiment de liberté et comportement de soumission: deux expériences sur l’impact de l’évocation de la liberté d’un internaute à accepter une requête formulée par e-mail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social behavior and personality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 38 (7), pp.987-991</w:t>
+              <w:t xml:space="preserve">European Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.372-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000210v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudinal and Behavioural effects of a Foot-in-the-door procedure in a company</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Valentine Street Promotes Chivalrous Helping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 69 (3), pp.169 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980957v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cross-category investigation into the effects of nine-ending pricing on brand choice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Improving Medication Adherence by Using Practitioner Nonverbal Techniques: A Field Experiment on the Effect of Touch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (6), pp.466-473</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03066726v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nine-ending prices and consumer's behavior: A field study in a restaurant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Combined Effect of the Foot-in-the-Door Technique and the “But You Are Free” Technique: An Evaluation on the Selective Sorting of Household Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecopsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (4), pp.231-237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03066710v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Love is in the air’: Effects of songs with romantic lyrics on compliance with a courtship request</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Attitudinal and Behavioural effects of a Foot-in-the-door procedure in a company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Music</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (3), pp.199-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0305735609360428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765157v1</w:t>
+                <w:t xml:space="preserve">hal-01980957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web replication of Snyder, Decker and Bercheid (1977)'s experiment on the self-fulfilling nature of social stereotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'effetto di elementi figurativi sul comportamento di consumo: un'illustrazione nell'influenza nella scelta di un piatto al ristorante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Ardiccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (149), pp.600-602</w:t>
+              <w:t xml:space="preserve">Micro &amp; Macro Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00624104v1</w:t>
+                <w:t xml:space="preserve">hal-04067684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effetto di elementi figurativi sul comportamento di consumo: un'illustrazione nell'influenza nella scelta di un piatto al ristorante</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nine-ending prices and consumer's behavior: A field study in a restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legoherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Valentin N'Gobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micro &amp; Macro Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (1), pp.170 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhm.2008.03.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067684v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantically Induced Memories of Love and Helping Behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">‘Love is in the air’: Effects of songs with romantic lyrics on compliance with a courtship request</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Lamy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 102 (2), pp.418-424. </w:t>
+              <w:t xml:space="preserve">Psychology of Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (3), pp.303 - 307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2466/pr0.102.2.418-424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0305735609360428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329633v1</w:t>
+                <w:t xml:space="preserve">hal-01765157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beginner Research on Tourism and the Tourist: Beware of words and carricatures!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A web replication of Snyder, Decker and Bercheid (1977)'s experiment on the self-fulfilling nature of social stereotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Petr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+                <w:t xml:space="preserve">M. Lourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 11 (4), pp.251-264</w:t>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (149), pp.600-602</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04065870v1</w:t>
+                <w:t xml:space="preserve">halshs-00624104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odors and consumer behavior in a restaurant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Semantically Induced Memories of Love and Helping Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 102 (2), pp.418-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/pr0.102.2.418-424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00094108v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beginner Research on Tourism and the Tourist: Beware of words and carricatures!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 11, 14 p</w:t>
+              <w:t xml:space="preserve">, 2006, 11 (4), pp.251-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00260159v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odors and consumer behavior in a restaurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25, pp.335-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065880v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00094108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of the contextual role of the e-book in cognitive processes through an ecological and functional analysis</w:t>
+                <w:t xml:space="preserve">Beginner Research on Tourism and the Tourist: Beware of words and carricatures!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Morineau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 62 (3), pp.329-348</w:t>
+              <w:t xml:space="preserve">Tourism Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982046v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix à terminaison 9 et influence du comportement d'achat : une évaluation lors d'une vente en porte-à-porte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Odors and consumer behavior in a restaurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 214-215, pp.55-62</w:t>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.335-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00094546v1</w:t>
+                <w:t xml:space="preserve">hal-04065880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix à terminaison 9 et influence du comportement d'achat : une évaluation lors d'une vente en porte-à-porte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 214-215, pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10141,656 +10181,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication médiatisée par ordinateur et sollicitation à une requête: une évaluation de l'efficacité de la technique du &amp;quot;Pied-dans-la-Porte&amp;quot; lors d'une interaction par e-mail ou sur un site Web</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The emergence of the contextual role of the e-book in cognitive processes through an ecological and functional analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Blanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Legohérel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 1, pp.125-155</w:t>
+              <w:t xml:space="preserve">International Journal of Human-Computer Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 62 (3), pp.329-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00069576v1</w:t>
+                <w:t xml:space="preserve">hal-01982046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sollicitation de participation à une enquête par courriel : effet de la présence sociale et de l'attrait physique du demandeur sur le taux de réponse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Prix à terminaison 9 et influence du comportement d'achat : une évaluation lors d'une vente en porte-à-porte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Legohérel</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 35 (2), pp.84-96</w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 214-215, pp.55-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00069507v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00094546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet d'une musique d'ambiance sur le comportement du consommateur : Une illustration en extérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Communication médiatisée par ordinateur et sollicitation à une requête: une évaluation de l'efficacité de la technique du &amp;quot;Pied-dans-la-Porte&amp;quot; lors d'une interaction par e-mail ou sur un site Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Legoherel</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legohérel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, pp.125-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02920045v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00069576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of music on temporal perceptions in a On-Hold waiting situation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sollicitation de participation à une enquête par courriel : effet de la présence sociale et de l'attrait physique du demandeur sur le taux de réponse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legohérel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Music</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 30, pp.210-214</w:t>
+              <w:t xml:space="preserve">Revue canadienne des sciences du comportement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (2), pp.84-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00069512v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00069507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet d'une musique d'ambiance sur le comportement du consommateur : une illustration en extérieur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'effet d'une musique d'ambiance sur le comportement du consommateur : Une illustration en extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Legohérel</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legoherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 25, pp.53-58</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 25, pp.53-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.025.53.59⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00071139v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02920045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact du statut d'un requêteur dans le cas d'une sollicitation par courriel (e-mail) : application dans le cas d'une participation à une enquête sur Internet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The influence of music on temporal perceptions in a On-Hold waiting situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 193, pp.87-95</w:t>
+              <w:t xml:space="preserve">Psychology of Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30, pp.210-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00069511v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00069512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'effet d'une musique d'ambiance sur le comportement du consommateur : une illustration en extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legohérel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.53-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00071139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du statut d'un requêteur dans le cas d'une sollicitation par courriel (e-mail) : application dans le cas d'une participation à une enquête sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 193, pp.87-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00069511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variations du volume d'une musique de fond et effets sur le comportement de consommation : une évaluation en situation naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (4), pp.35-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00071136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10800,897 +11030,897 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet perceptif des prix à terminaison 9 : une illustration expérimentale sur le prix du tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Charles Soulié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’effet perceptif des prix à terminaison 9 : Une illustration expérimentale sur le prix du tabac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 2024, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Language Has Persuasive Appeal Only for Ingroup Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Seyranian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Psychology &amp; the Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Binding Identities&amp;quot; Meta-Theory: Evidences Toward an Inclusive Theory of Social Identity and Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Conference on Psychology &amp; the Behavioral Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet du mimétisme d’un vendeur sur les réactions affectives et comportementales d’un client</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Etiquetage différencié selon le genre et don de sang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Journée de Recherche, IUT de Saint Denis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Saint Denis, Mar 2011, Saint Denis (97400), France</w:t>
+              <w:t xml:space="preserve">9ème colloque International de Psychologie Sociale Appliquée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061030v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiquetage différencié selon le genre et don de sang</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’effet du mimétisme d’un vendeur sur les réactions affectives et comportementales d’un client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème colloque International de Psychologie Sociale Appliquée.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">1ère Journée de Recherche, IUT de Saint Denis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Denis, Mar 2011, Saint Denis (97400), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981480v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J’espère que je ne vous dérange pas ? » Une opérationnalisation alternative du paradigme de Pied-dans-la-bouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imitation et changement de comportements alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chaussure-leurre : une application de la technique du leurre sur le comportement du consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Congrès international de l'AFM - 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00090724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first approach to tourism and the tourist: beware of words and caricatures!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th CPTHL Symposium: Consumer Psychology of Tourism, Hospitality, and Leisure Research, HEC Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00094708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11700,280 +11930,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, apparence et image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod. 2026, 9782100820443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie de A à Z, 500 mots pour comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lieury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rusinek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 208 pp., 2014, 2100512080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01164343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la nature nous fait du bien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, pp.280, 2012, 978-2-10-057056-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11983,129 +12213,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérimentation on-line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Robert-Demontrond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'observation et d'expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apogée, pp.197-215, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00076851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId243"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12252,51 +12482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05465000v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Mackanga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fischer-Lokou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2025.2581455" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05465011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.62" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129352v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejphs.v7i2.176" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593217v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejmms.v8i4.1712" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010241v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meineri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1680" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Meineri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1402" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074196v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-017-0187-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2017.1351973" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960451v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999835v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796040v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486830v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vall&#233;e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ppb-2017-0043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Stefan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10911359.2017.1355291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pascual" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01560526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Halimi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2015.1082226" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796052v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21465/rp0023.0001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960571v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1160839" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000048" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960584v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-015-9324-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960565v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ruiz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2015.1129304" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960472v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubarry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0033294116646159" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000035v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960595v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2015.1102762" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764929v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960607v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/21.PR0.116k14w6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764934v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08934215.2015.1050120" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08824096.2015.1016151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carpenter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jugel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2015.1026390" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960742v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grandjean" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30007-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7S0S8D5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069168v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999848v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castano Rio Andrea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960641v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Charles-Sire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bullock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2013.10.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KLMSJ7C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2014.42.2.189" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZVKCTL4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961023v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dupre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764967v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00870107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764971v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/17.07.PR0.113x12z5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Festoc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.07.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHF29V9F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2012.00986.x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2999B1EE5C62FAEF8F785609F0B6AF73D0A2D1E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2013.41.3.353" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765118v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/28.07.21.PR0.112.1.239-242" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961100v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066733v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ardiccioni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2012.03.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8682SK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2012.720618" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303099v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2013.41.2.199" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764979v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10911359.2013.764210" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069177v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735613482025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765130v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000083" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961080v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961056v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2012.654519" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059849v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961067v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.093.0063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2012.40.1.55" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765143v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2011.627771" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000187v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3112" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/07.17.21.PR0.108.2.599-605" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980913v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980941v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980948v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600101" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980967v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000198v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961092v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000210v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980957v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2010.03.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX4PXZ6S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066710v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2008.03.009" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMCXLT6H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765157v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735609360428" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624104v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubomir Lamy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067684v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05329633v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.102.2.418-424" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065870v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094108v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260159v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982046v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morineau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanche" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tobin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069576v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069507v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920045v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.025.53.59" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069512v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071139v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069511v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593252v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981067v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Seyranian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981079v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981480v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981500v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981547v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090724v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094708v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164343v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076851v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05594275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pascual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976261434307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fischer-Lokou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05465000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Mackanga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2025.2581455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05465011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.62" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejphs.v7i2.176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejmms.v8i4.1712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meineri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1680" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Meineri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-017-0187-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2017.1351973" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ppb-2017-0043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10911359.2017.1355291" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Stefan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubarry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0033294116646159" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21465/rp0023.0001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01560526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Halimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2015.1082226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1160839" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-015-9324-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2015.1129304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/21.PR0.116k14w6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2015.1102762" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08934215.2015.1050120" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08824096.2015.1016151" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960757v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carpenter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jugel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2015.1026390" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grandjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30007-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7S0S8D5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castano Rio Andrea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dupre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764967v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bullock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2014.42.2.189" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZVKCTL4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Charles-Sire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2013.10.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KLMSJ7C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2013.41.2.199" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10911359.2013.764210" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735613482025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Festoc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.07.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHF29V9F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2012.00986.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2999B1EE5C62FAEF8F785609F0B6AF73D0A2D1E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2013.41.3.353" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/28.07.21.PR0.112.1.239-242" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00870107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/17.07.PR0.113x12z5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ardiccioni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2012.03.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8682SK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2012.720618" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961056v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2012.654519" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765124v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.093.0063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2012.40.1.55" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059849v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765130v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000083" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961117v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3112" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/07.17.21.PR0.108.2.599-605" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2011.627771" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980941v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066726v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2010.03.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX4PXZ6S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000198v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765150v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066710v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2008.03.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMCXLT6H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735609360428" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubomir Lamy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05329633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.102.2.418-424" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065880v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tobin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.025.53.59" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069512v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069511v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593252v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981067v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Seyranian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981480v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981028v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076851v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>