--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1144,403 +1144,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorcyclists’ intention to exceed the speed limit on a 90km/h road: Effect of the type of motorcycles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+                <w:t xml:space="preserve">With a Little Help From Adults: Positive Emotion as an Excuse for Underage Drinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Basic and Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (5), pp.287 - 291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01973533.2017.1351973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960451v1</w:t>
+                <w:t xml:space="preserve">hal-01764883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Interviewer’s Eyeglasses on Compliance with a Face-to-face Survey Request and Perception of the Interviewer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motorcyclists’ intention to exceed the speed limits on a 90km/h road: effect of the type of motorcyclists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (3), pp.194-204</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999835v1</w:t>
+                <w:t xml:space="preserve">hal-03796040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motorcyclists’ intention to exceed the speed limits on a 90km/h road: effect of the type of motorcyclists</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Interviewer’s Eyeglasses on Compliance with a Face-to-face Survey Request and Perception of the Interviewer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Field Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3), pp.194-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796040v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With a Little Help From Adults: Positive Emotion as an Excuse for Underage Drinking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+                <w:t xml:space="preserve">Motorcyclists’ intention to exceed the speed limit on a 90km/h road: Effect of the type of motorcycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basic and Applied Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.183-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764883v1</w:t>
+                <w:t xml:space="preserve">hal-01960451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental clues in favor of a generalized norm of reciprocity</w:t>
               </w:r>
@@ -1637,546 +1637,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the sense of the geographic proximity of a requester influence donation? Three evaluations in field studies</w:t>
+                <w:t xml:space="preserve">Holding your flag: The effects of exposure to a regional symbol on people's behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Behavior in the Social Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47 (5), pp.539-552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764880v1</w:t>
+                <w:t xml:space="preserve">hal-01999837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holding your flag: The effects of exposure to a regional symbol on people's behavior</w:t>
+                <w:t xml:space="preserve">Does the sense of the geographic proximity of a requester influence donation? Three evaluations in field studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jordy Stefan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Behavior in the Social Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (2), pp.193 - 203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10911359.2017.1355291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999837v1</w:t>
+                <w:t xml:space="preserve">hal-01764880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-in-the-door technique and reduction of driver’s aggressiveness: A field study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of verbal mimicry on children’s fruit consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36, pp.1-5</w:t>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000035v1</w:t>
+                <w:t xml:space="preserve">hal-01999873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of verbal mimicry on children’s fruit consumption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of Active Listening, Reformulation, and Imitation on Mediator Success: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dubarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118 (3), pp.994 - 1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0033294116646159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999873v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Active Listening, Reformulation, and Imitation on Mediator Success: Preliminary Results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foot-in-the-door technique and reduction of driver’s aggressiveness: A field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dubarry</w:t>
+                <w:t xml:space="preserve">Fabien Silone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764902v1</w:t>
+                <w:t xml:space="preserve">hal-02000035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remember it with love: Effects of love priming on text recall</w:t>
               </w:r>
@@ -2279,51 +2279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pedestrian's smile and drivers' behavior: When a smile increases careful driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Eyssartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2387,51 +2387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2463,364 +2463,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Door-in-the-Face and But-You-Are-Free</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small clicks, great effects: Immediate and delayed influence of web sites containing serious games on behavior and attitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Dupré</w:t>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Fourquet-Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advertising</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (6), pp.949-969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02650487.2015.1082226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960499v1</w:t>
+                <w:t xml:space="preserve">sic_01560526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small clicks, great effects: Immediate and delayed influence of web sites containing serious games on behavior and attitude</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pedestrian's smile and drivers' behavior: When a smile increases careful driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advertising</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Safety Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_01560526v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pedestrian's smile and drivers' behavior: When a smile increases careful driving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Door-in-the-Face and But-You-Are-Free</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Safety Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (1), pp.276-289</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796052v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Wrong place to get help”: A field experiment on luxury stores and helping behavior</w:t>
               </w:r>
@@ -3079,51 +3079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Girandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (4), pp.583-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3151,661 +3151,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliance without pressure for minimal income policy management.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Silone</w:t>
+                <w:t xml:space="preserve">Promising reciprocity: When proposing a favor for a request increases compliance even if the favor is not accepted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pascual</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 156 (5), pp.498-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2015.1129304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960472v1</w:t>
+                <w:t xml:space="preserve">hal-01960565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promising reciprocity: When proposing a favor for a request increases compliance even if the favor is not accepted</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compliance without pressure for minimal income policy management.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Silone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pascual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology, Public Policy, and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.330-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00224545.2015.1129304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01960565v1</w:t>
+                <w:t xml:space="preserve">hal-01960472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential love priming: Love as a compliance-gaining technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+                <w:t xml:space="preserve">When a service request precedes the target request: another compliance without pressure technique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.278-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15534510.2015.1102762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764929v1</w:t>
+                <w:t xml:space="preserve">hal-01960595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des plantes d’intérieur et d’extérieur sur la santé: Synthèse des recherches.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The positive effect of the mere presence of a religious symbol on compliance with an organ donation request</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (4), pp.405-425</w:t>
+              <w:t xml:space="preserve">Social Marketing Quaterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960607v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The positive effect of the mere presence of a religious symbol on compliance with an organ donation request</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential love priming: Love as a compliance-gaining technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Celine Jacob</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guegan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Marketing Quaterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21 (2)</w:t>
+              <w:t xml:space="preserve">North American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.607-615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059824v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pedestrian’s stare and drivers’ stopping behavior: A field experiment at the pedestrian crossing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des plantes d’intérieur et d’extérieur sur la santé: Synthèse des recherches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 75, pp.87-89</w:t>
+              <w:t xml:space="preserve">Canadian Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (4), pp.405-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960954v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Places for Help: Micro-Level Variation in Helping Behavior toward a Stranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3824,193 +3846,171 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 116 (1), pp.242 - 248. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/21.PR0.116k14w6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When a service request precedes the target request: another compliance without pressure technique?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pedestrian’s stare and drivers’ stopping behavior: A field experiment at the pedestrian crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Eyssartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75, pp.87-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15534510.2015.1102762⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01960595v1</w:t>
+                <w:t xml:space="preserve">hal-01960954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pique Technique: A Goal-Oriented Effect?</w:t>
               </w:r>
@@ -4332,307 +4332,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'une procédure incitative associée à une identification de l'action sur des comportements et attitudes professionnelles de salariés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grandjean</w:t>
+                <w:t xml:space="preserve">Repeating what children say positively influences their learning and motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Learning and Motivation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.48-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960742v1</w:t>
+                <w:t xml:space="preserve">hal-01999876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeating what children say positively influences their learning and motivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angélique Martin</w:t>
+                <w:t xml:space="preserve">Négociation et genre : l’approche « contextuelle » en psychologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Motivation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52, pp.48-53</w:t>
+              <w:t xml:space="preserve">Négociations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.93-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999876v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation et genre : l’approche « contextuelle » en psychologie sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+                <w:t xml:space="preserve">Effets d'une procédure incitative associée à une identification de l'action sur des comportements et attitudes professionnelles de salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Négociations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (3), pp.191-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1420-2530(16)30007-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069168v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I am sure you’ll succeed”: When a teacher’s verbal encouragement of success increases children’s academic performance</w:t>
               </w:r>
@@ -4707,752 +4707,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication engageante appliquée au tri sélectif : comparaison entre les techniques du pied-dans-la-porte et du double-pied-dans-la-porte.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+                <w:t xml:space="preserve">Who cares about women’s talk? A field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Numéro 102 (2), pp.259</w:t>
+              <w:t xml:space="preserve">Review of psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961018v1</w:t>
+                <w:t xml:space="preserve">hal-01764967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who cares about women’s talk? A field experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+                <w:t xml:space="preserve">Communication engageante appliquée au tri sélectif : comparaison entre les techniques du pied-dans-la-porte et du double-pied-dans-la-porte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21, pp.17-22</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Numéro 102 (2), pp.259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764967v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation in Mediation: Effects of the Duration of Mimicry on Reaching Agreement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+                <w:t xml:space="preserve">The effect of priming with a love concept on blood donation promise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bullock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social behavior and personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2224/sbp.2014.42.2.189⟩</w:t>
+              <w:t xml:space="preserve">Transfusion and Apheresis Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (1), pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.transci.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764944v1</w:t>
+                <w:t xml:space="preserve">hal-01960641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car status as an inhibitor of passing responses to a low-speed frustrator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Labeling of previous donation to encourage subsequent donation among experienced blood donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Plainfossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (7), pp.656-659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0033426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.12.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01164327v1</w:t>
+                <w:t xml:space="preserve">hal-02180678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labeling of previous donation to encourage subsequent donation among experienced blood donors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Car status as an inhibitor of passing responses to a low-speed frustrator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0033426⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.245-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2013.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180678v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01164327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of priming with a love concept on blood donation promise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
+                <w:t xml:space="preserve">Imitation in Mediation: Effects of the Duration of Mimicry on Reaching Agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bullock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion and Apheresis Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social behavior and personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (2), pp.189 - 195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2224/sbp.2014.42.2.189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.transci.2013.10.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01960641v1</w:t>
+                <w:t xml:space="preserve">hal-01764944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot-in-the-door and action identification. Binding communication applied to environmental conservation</w:t>
               </w:r>
@@ -5533,64 +5533,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeating “Yes” in a First Request and Compliance with a Later Request: the Four Walls Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Courbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5826,791 +5826,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do child pedestrians deliberately take risks when they are in a hurry? An experimental study on a simulator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camilo Charron</w:t>
+                <w:t xml:space="preserve">REPEATING &amp;quot;YES&amp;quot; IN A FIRST REQUEST AND COMPLIANCE WITH A LATER REQUEST: THE FOUR WALLS TECHNIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Courbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Festoc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+                <w:t xml:space="preserve">Marie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Social behavior and personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (2), pp.199-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943065v1</w:t>
+                <w:t xml:space="preserve">sic_00870107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I'm free but I'll comply with your request: generalization and multidimensional effects of the “evoking freedom” technique</w:t>
+                <w:t xml:space="preserve">The Effect of Facial Makeup on the Frequency of Drivers Stopping for Hitchhikers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1559-1816.2012.00986.x⟩</w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (1), pp.97 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/17.07.PR0.113x12z5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02069189v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Incidental Similarity on Self-Revelation in Response to an Intimate Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compliments and Receptivity to a Courtship Request: A Field Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social behavior and personality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2224/sbp.2013.41.3.353⟩</w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1), pp.239 - 242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2466/28.07.21.PR0.112.1.239-242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000178v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compliments and Receptivity to a Courtship Request: A Field Experiment</w:t>
+                <w:t xml:space="preserve">“Even a single marble will make him/her happy …”: Further evidence and extension of the legitimizing paltry contribution technique on helping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.18-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765118v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Even a single marble will make him/her happy …”: Further evidence and extension of the legitimizing paltry contribution technique on helping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do child pedestrians deliberately take risks when they are in a hurry? An experimental study on a simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Festoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.635-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2012.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961100v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00943065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REPEATING &amp;quot;YES&amp;quot; IN A FIRST REQUEST AND COMPLIANCE WITH A LATER REQUEST: THE FOUR WALLS TECHNIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I'm free but I'll comply with your request: generalization and multidimensional effects of the “evoking freedom” technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Courbet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert-Vincent Joule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Halimi-Falkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social behavior and personality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1), pp.116-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1559-1816.2012.00986.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_00870107v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Facial Makeup on the Frequency of Drivers Stopping for Hitchhikers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Influence of Incidental Similarity on Self-Revelation in Response to an Intimate Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (1), pp.97 - 101. </w:t>
+              <w:t xml:space="preserve">Social behavior and personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (3), pp.353-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2466/17.07.PR0.113x12z5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2224/sbp.2013.41.3.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764971v1</w:t>
+                <w:t xml:space="preserve">hal-02000178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des prix à terminaison 9 sur le choix des consommateurs</w:t>
               </w:r>
@@ -6730,51 +6730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renzo Ardiccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sénémeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 32 (1), pp.299-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6905,1159 +6905,1155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Say It with Flowers&amp;quot; ... to Female Drivers: Hitchhikers Holding Flowers and Driver Behavior</w:t>
+                <w:t xml:space="preserve">Men’s Social Status and Attractiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jordy Stefan</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">North American Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.157 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961080v1</w:t>
+                <w:t xml:space="preserve">hal-01765130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Words as Environmental Cues: The Effect of the Word “Loving” on Compliance to a Blood Donation Request</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
+                <w:t xml:space="preserve">Induction sémantique de l'amour et comportement d'aide envers des réfugiés : amour + réfugiés = amour des réfugiés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Numéro 93 (1), pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.093.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00223980.2012.654519⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01961056v1</w:t>
+                <w:t xml:space="preserve">hal-01765124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction sémantique de l'amour et comportement d'aide envers des réfugiés : amour + réfugiés = amour des réfugiés ?</w:t>
+                <w:t xml:space="preserve">Priming emotion concepts and helping behavior: How unlived emotions can influence action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social behavior and personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (1), pp.55 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2224/sbp.2012.40.1.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.093.0063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765124v1</w:t>
+                <w:t xml:space="preserve">hal-01765132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming emotion concepts and helping behavior: How unlived emotions can influence action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+                <w:t xml:space="preserve">Words as Environmental Cues: The Effect of the Word “Loving” on Compliance to a Blood Donation Request</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social behavior and personality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 146 (5), pp.455-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223980.2012.654519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2224/sbp.2012.40.1.55⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765132v1</w:t>
+                <w:t xml:space="preserve">hal-01961056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">She wore something in a hair : the effect of ornementations on tiping, Journal of Hospitality Marketing and Management, 21, 4, 414 - 420.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Say It with Flowers&amp;quot; ... to Female Drivers: Hitchhikers Holding Flowers and Driver Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Stefan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospitality Marketing and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (4), pp.414-420</w:t>
+              <w:t xml:space="preserve">North American Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (3), pp.623-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04059849v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature pro sociale du don de sang</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
+                <w:t xml:space="preserve">She wore something in a hair : the effect of ornementations on tiping, Journal of Hospitality Marketing and Management, 21, 4, 414 - 420.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bougeard-Delfosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (2), pp.49-51</w:t>
+              <w:t xml:space="preserve">Journal of Hospitality Marketing and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (4), pp.414-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961067v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Men’s Social Status and Attractiveness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature pro sociale du don de sang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion Clinique et Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), pp.49-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765130v1</w:t>
+                <w:t xml:space="preserve">hal-01961067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the Door-in-the-Face technique on restaurant customers’ behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'effet du mimétisme d'un vendeur sur le comportement d'achat d'un client et son jugement du personnel et du lieu de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.5-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011102600101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980948v1</w:t>
+                <w:t xml:space="preserve">hal-02055285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'effet du mimétisme d'un vendeur sur le comportement d'achat d'un client et son jugement du personnel et du lieu de vente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of the Door-in-the-Face technique on restaurant customers’ behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hospitality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (3), pp.759-761</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/076737011102600101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02055285v1</w:t>
+                <w:t xml:space="preserve">hal-01980948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retail salespeople's mimicry of customers: Effects on consumer behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of the word “love” on compliance to a request for humanitarian aid: An evaluation in a field setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Influence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.249 - 258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15534510.2011.627771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000187v1</w:t>
+                <w:t xml:space="preserve">hal-01765143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarity and Social Interaction: When Similarity Fosters Implicit Behavior Toward a Stranger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retail salespeople's mimicry of customers: Effects on consumer behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boulbry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 151 (6), pp.671-673</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (5), pp.381-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961117v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment recruter plus efficacement les « publics précaires » ? Une approche contextuelle et collective des recrutements sur les postes de bas niveaux de qualification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8076,461 +8072,465 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40/2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.3112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicry and Propagation of Prosocial Behavior in a Natural Setting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+                <w:t xml:space="preserve">Similarity and Social Interaction: When Similarity Fosters Implicit Behavior Toward a Stranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151 (6), pp.671-673</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2466/07.17.21.PR0.108.2.599-605⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765145v1</w:t>
+                <w:t xml:space="preserve">hal-01961117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of the word “love” on compliance to a request for humanitarian aid: An evaluation in a field setting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mimicry and Propagation of Prosocial Behavior in a Natural Setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubomir Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Influence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (4), pp.249 - 258. </w:t>
+              <w:t xml:space="preserve">Psychological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (2), pp.599 - 605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15534510.2011.627771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2466/07.17.21.PR0.108.2.599-605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765143v1</w:t>
+                <w:t xml:space="preserve">hal-01765145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicry and Helping Behavior: An Evaluation of Mimicry on Explicit Helping Request</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“I Hope I'm Not Disturbing You, Am I?” Another Operationalization of the Foot-in-the-Mouth Paradigm1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 151 (1), pp.1-4</w:t>
+              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (4), pp.965-975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980913v1</w:t>
+                <w:t xml:space="preserve">hal-01980941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“I Hope I'm Not Disturbing You, Am I?” Another Operationalization of the Foot-in-the-Mouth Paradigm1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mimicry and Helping Behavior: An Evaluation of Mimicry on Explicit Helping Request</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 41 (4), pp.965-975</w:t>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 151 (1), pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980941v1</w:t>
+                <w:t xml:space="preserve">hal-01980913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cross-category investigation into the effects of nine-ending pricing on brand choice</w:t>
               </w:r>
@@ -8626,554 +8626,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Guilt on Mimicry Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Combined Effect of the Foot-in-the-Door Technique and the “But You Are Free” Technique: An Evaluation on the Selective Sorting of Household Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Meineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social behavior and personality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 38 (7), pp.987-991</w:t>
+              <w:t xml:space="preserve">Ecopsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (4), pp.231-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000210v1</w:t>
+                <w:t xml:space="preserve">hal-01980967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentiment de liberté et comportement de soumission: deux expériences sur l’impact de l’évocation de la liberté d’un internaute à accepter une requête formulée par e-mail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Guilt on Mimicry Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (3), pp.372-381</w:t>
+              <w:t xml:space="preserve">Social behavior and personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38 (7), pp.987-991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000198v1</w:t>
+                <w:t xml:space="preserve">hal-02000210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Street Promotes Chivalrous Helping</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sentiment de liberté et comportement de soumission: deux expériences sur l’impact de l’évocation de la liberté d’un internaute à accepter une requête formulée par e-mail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (3), pp.372-381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765150v1</w:t>
+                <w:t xml:space="preserve">hal-02000198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Medication Adherence by Using Practitioner Nonverbal Techniques: A Field Experiment on the Effect of Touch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valentine Street Promotes Chivalrous Helping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 69 (3), pp.169 - 172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961092v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Combined Effect of the Foot-in-the-Door Technique and the “But You Are Free” Technique: An Evaluation on the Selective Sorting of Household Wastes</w:t>
+                <w:t xml:space="preserve">Improving Medication Adherence by Using Practitioner Nonverbal Techniques: A Field Experiment on the Effect of Touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Grandjean</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecopsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (4), pp.231-237</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (6), pp.466-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980967v1</w:t>
+                <w:t xml:space="preserve">hal-01961092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudinal and Behavioural effects of a Foot-in-the-door procedure in a company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9578,51 +9578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fischer-Lokou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11152,51 +11152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusive Language Has Persuasive Appeal Only for Ingroup Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Seyranian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11260,51 +11260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Binding Identities&amp;quot; Meta-Theory: Evidences Toward an Inclusive Theory of Social Identity and Influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Silone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11394,51 +11394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Meineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Charles-Sire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème colloque International de Psychologie Sociale Appliquée.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12006,51 +12006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologie de A à Z, 500 mots pour comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12482,51 +12482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05594275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pascual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976261434307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fischer-Lokou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05465000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Mackanga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2025.2581455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05465011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.62" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejphs.v7i2.176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejmms.v8i4.1712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meineri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1680" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Meineri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-017-0187-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999835v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764883v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2017.1351973" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ppb-2017-0043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10911359.2017.1355291" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999837v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Stefan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000035v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubarry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0033294116646159" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21465/rp0023.0001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01560526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Halimi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2015.1082226" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796052v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1160839" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-015-9324-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960472v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960565v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ruiz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2015.1129304" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960607v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960954v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/21.PR0.116k14w6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960595v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2015.1102762" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08934215.2015.1050120" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08824096.2015.1016151" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960757v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carpenter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jugel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2015.1026390" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960742v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grandjean" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30007-3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7S0S8D5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069168v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castano Rio Andrea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961018v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dupre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764967v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bullock" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2014.42.2.189" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164327v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZVKCTL4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Charles-Sire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2013.10.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KLMSJ7C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2013.41.2.199" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10911359.2013.764210" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735613482025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Festoc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.07.001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHF29V9F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069189v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2012.00986.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2999B1EE5C62FAEF8F785609F0B6AF73D0A2D1E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000178v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2013.41.3.353" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/28.07.21.PR0.112.1.239-242" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00870107v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764971v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/17.07.PR0.113x12z5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ardiccioni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2012.03.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8682SK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2012.720618" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961056v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2012.654519" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765124v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.093.0063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765132v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2012.40.1.55" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059849v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961067v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765130v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000083" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600101" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000187v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961117v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3112" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765145v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/07.17.21.PR0.108.2.599-605" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2011.627771" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980941v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066726v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2010.03.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX4PXZ6S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000198v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765150v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000019" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980967v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066710v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2008.03.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMCXLT6H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735609360428" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubomir Lamy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05329633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.102.2.418-424" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065880v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tobin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.025.53.59" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069512v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069511v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593252v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981067v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Seyranian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981480v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981028v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076851v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05594275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pascual" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raymond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Parant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vall&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;guen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21711976261434307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602903v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir Lamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fischer-Lokou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guegan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05465000v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodolphe Mackanga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311908.2025.2581455" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05465011v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sexol.2025.62" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejphs.v7i2.176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bougeard-Delfosse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46827/ejmms.v8i4.1712" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Meineri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1680" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010236v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Meineri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12208-017-0187-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973533.2017.1351973" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Eyssartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Eyssartier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486830v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ppb-2017-0043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999837v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Stefan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764880v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10911359.2017.1355291" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999873v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubarry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0033294116646159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Silone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764886v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21465/rp0023.0001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960571v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999856v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01560526v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Fourquet-Courbet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert-Vincent Joule" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Halimi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02650487.2015.1082226" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Dupr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2016.1160839" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-015-9324-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ruiz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2015.1129304" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960472v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2015.1102762" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059824v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Jacob" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960607v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/21.PR0.116k14w6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08934215.2015.1050120" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08824096.2015.1016151" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960757v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Carpenter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Jugel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2015.1026390" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grandjean" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1420-2530(16)30007-3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q7S0S8D5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01999848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castano Rio Andrea" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764967v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Dupre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01960641v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Charles-Sire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bullock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.transci.2013.10.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KLMSJ7C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180678v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile S&#233;n&#233;meaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georget" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Call&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0033426" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2013.12.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZVKCTL4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2014.42.2.189" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961023v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303099v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Halimi-Falkowicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2013.41.2.199" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764979v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10911359.2013.764210" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735613482025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00870107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marchand" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01764971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/17.07.PR0.113x12z5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765118v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/28.07.21.PR0.112.1.239-242" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961100v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00943065v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Festoc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2012.07.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHF29V9F-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02069189v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1559-1816.2012.00986.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2999B1EE5C62FAEF8F785609F0B6AF73D0A2D1E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000178v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2013.41.3.353" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legoherel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Valentin N'Gobo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180719v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Ardiccioni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2012.03.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW8682SK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765116v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2012.720618" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000083" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765124v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.093.0063" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765132v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2224/sbp.2012.40.1.55" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961056v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2012.654519" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961080v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059849v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961067v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600101" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980948v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765143v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15534510.2011.627771" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000187v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493348v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.3112" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961117v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765145v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/07.17.21.PR0.108.2.599-605" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980941v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980913v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066726v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2010.03.018" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX4PXZ6S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000210v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02000198v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765150v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01961092v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980957v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03066710v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhm.2008.03.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMCXLT6H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01765157v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0305735609360428" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00624104v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubomir Lamy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05329633v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2466/pr0.102.2.418-424" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065870v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094108v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260159v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065880v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065902v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982046v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morineau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tobin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069576v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legoh&#233;rel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069507v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920045v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.025.53.59" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069512v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071139v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00069511v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071136v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593252v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981067v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Seyranian" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981079v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981480v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981500v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981547v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00090724v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515027v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164343v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lieury" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rusinek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01981028v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076851v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>