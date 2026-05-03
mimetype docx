--- v1 (2026-03-28)
+++ v2 (2026-05-03)
@@ -386,3123 +386,3123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les adolescents et les devoirs à la maison : représentations, pratiques, et place du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (4), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21432/cjlt28423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reviewing research methods on adult migrants’ digital literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Language Studies - Apples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (1), pp.67-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.47862/apples.137177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Schneider</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les traces de Richard Kern: Acknowledging the pivotal role of technologies in language education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modern Language Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (2), pp.563-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/modl.12931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International students’ smartphone usage during the first Covid-19 lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers: The Interdisciplinary Journal of Study Abroad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36366/frontiers.v35i1.620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter les entretiens déambulés : interactions filmées et interactivité filmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thiburce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Images interactives et nouvelles écritures (5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératies numériques et travail scolaire en contexte socioéducatif malien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifou Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03297038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étudiant international : figure de l’individu mobile et connecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.158-169</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et usages du traducteur en ligne par les lycéens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vol. 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.4533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02967171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A self-tracking study of international students in France: Exploring opportunities for language and cultural learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (3), pp.276-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0958344019000090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des enjeux symboliques liés aux objets nomades connectés : vers une analyse critique du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Une approche sociocritique : quels apports à l’étude du numérique en éducation ?, 21 (3), pp.29-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1067707ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHARING A MULTIMODAL CORPUS TO STUDY WEBCAM-MEDIATED LANGUAGE TEACHING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Learning and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.56 - 75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une approche sociocritique du numérique en éducation : une structuration à l’œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Brotcorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fluckiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adjectif : analyses et recherches sur les TICE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, https://adjectif.net/spip.php?article387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A semiotic perspective on webconferencing-supported language teaching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (1), pp.62-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche sociocritique des usages numériques en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Gabin Ntebutse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Revue STICEF, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle transition numérique pour les étudiants internationaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18, non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.2793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01149394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudiants internationaux et technologies numériques nomades : Vers un contrat didactique renégocié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salifou Koné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 49 (4), pp.1-21. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 40 (3), pp.1-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Impact Of The Webcam On An Online L2 Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Language Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/modl.12931⟩</w:t>
+              <w:t xml:space="preserve">Canadian Modern Language Review / La revue canadian des langues vivantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (3), pp.331-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3138/cmlr.2102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...227 lines deleted...]
-                <w:t xml:space="preserve">Salifou Koné</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construction de bilans rétroactifs par des apprentis tuteurs de langue en ligne : régimes d'action et dynamiques sociocognitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">, 2014, Pensée enseignante et didactique des langues, 56, pp.118-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01121357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La professionnalité des enseignants de langue en ligne – Le cas de la Universitat Oberta de Catalunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bittoun-Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'ASDIFLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.94-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuels de FLE et numérique : le mariage annoncé n'a pas (encore ?) eu lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Soubrié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 68, pp.158-169</w:t>
+              <w:t xml:space="preserve">, 2013, 54, pp.131-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bourdais</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the development of online resources to their local appropriation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Rivens Mompean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JE-LKS:Journal of e-Learning and Knowledge Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20368/1971-8829/800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche sémio-didactique de l'activité de l'enseignant de langue en ligne: réflexions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (1), pp.101-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing written and oral negative feedback in a synchronous online teaching situation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bétrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Assisted Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.181-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages des TIC par les lycéens - déconnexion entre usages personnels et usages scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apprentissage des langues médiatisé par les technologies : étude d'un domaine de recherche émergent à travers les publications de la revue Alsic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Vol. 23, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alsic.4533⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.2539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing L2 learners' noticing skills through self-confrontation with their own oral production performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31 (3), pp.87-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teacher education research in CALL and CMC: more in demand than ever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam Hauck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 31 (3), pp.276-292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0958344019000090⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.187-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0958344011000139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences interactionnelles des tuteurs dans des échanges vidéographiques synchrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorica Nicolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1067707ar⟩</w:t>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (3), pp.377-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/DS.8.375-391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Simon Collin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of the webcam for teaching a foreign language in a desktop videoconferencing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perine Brotcorne</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...117 lines deleted...]
-                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (1), pp.62-82</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 22 (3), pp.293-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0958344010000170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jean Gabin Ntebutse</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparatory study for the design of a desktop videoconferencing platform for synchronous language teaching.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Revue STICEF, 22</w:t>
+              <w:t xml:space="preserve">Computer Assisted Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.171-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelle transition numérique pour les étudiants internationaux ?</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00854314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former par la recherche-développement : le cas des métiers de l'enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 18, non paginé. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alsic.2793⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 12 (-), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.1227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Salifou Koné</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Training future language teachers to develop online tutors' competence through reflective analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2), pp.166-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0958344009000214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Impact Of The Webcam On An Online L2 Interaction</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of multimodality on L2 learners: Implications for CALL resource design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathy Cohen</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinead Mclornan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Modern Language Review / La revue canadian des langues vivantes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (1), pp.85-93</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rivière</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allo Berkeley ? Ici Lyon... Vous nous voyez bien ?&amp;quot; Étude d'un dispositif de formation en ligne synchrone franco-américain à travers les discours de ses usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...480 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 15 (3), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 11 (2), pp.129-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00346486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et enseigner les langues en visioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathy Cohen</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaev Viorica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 31 (3), pp.87-104</w:t>
+              <w:t xml:space="preserve">Les dossiers de l'ingénierie pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, hors série, pp.61-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allo Berkeley? Ici Lyon... Vous nous voyez bien?&amp;quot; Etude d'un dispositif de formation en ligne synchrone franco-américain à travers les discours de ses usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dejean-Thircuir</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...269 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 12 (-), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alsic.1227⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...181 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806440v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-00356243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et enseigner les langues en visioconférence</w:t>
               </w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Granjon Fabien</w:t>
             </w:r>
           </w:p>
@@ -5827,165 +5827,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards designing an application to support international students’ transition to a new academic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRLI Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">International students’ usage of digital tools during their first months abroad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHAI seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103034v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02103035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal sequencing in webcam-mediated language teaching.</w:t>
               </w:r>
@@ -6047,247 +6047,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Punctum pédagogique et saillance dans les interactions didactiques – une approche multimodale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La multimodalité dans l’enseignement-apprentissage des langues : quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etudiants migrants, outils nomades, identités en mouvement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échanger pour Apprendre en Ligne (EPAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Portrait de l’apprenant de langue en acteur social et connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josée Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur la didactique des langues secondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103038v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01879323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout corps plongé dans un contexte étranger ... - Réflexions sur les séjours en immersion à l’ère numérique</w:t>
               </w:r>
@@ -7156,50 +7156,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le potentiel des outils de CMO sur le développement des compétences écrites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque franco-marocain "Pédagogie et didactique du français"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Tétouan, May 2014, Tétouan, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer pour mieux s’évaluer : la fabrication de bilans rétroactifs multimodaux dans l’enseignement du FLE à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International RIFEFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Hanoi, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In and out the frame: teacher gestures during desktop videoconferencing interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciara R. Wigham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7208,208 +7359,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALICO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Athens, Ohio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00990665v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">halshs-01371004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants internationaux et le numérique</w:t>
               </w:r>
@@ -7458,165 +7458,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étudier les usages numériques des étudiants internationaux : enjeux méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TIC en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, May 2014, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A semiotic approach to analyzing technology-mediated language teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL's Teacher education SIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice, May 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121352v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01121354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating and sharing a language learning and teaching corpus of multimodal interactions: ethical challenges and methodological implications</w:t>
               </w:r>
@@ -8271,51 +8271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9104,51 +9104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122991ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036006v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Kukulska-Hulme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344025000047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;dard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2025.2482151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47862/apples.137177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/modl.12931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36366/frontiers.v35i1.620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Kon&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344019000090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067707ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236195v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabin Ntebutse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2793" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr.2102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bittoun-Debruyne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20368/1971-8829/800" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2539" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Hauck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344011000139" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Nicolaev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.375-391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344010000170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.1227" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344009000214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.892" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaev Viorica" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Kern" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Mclornan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Drissi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nwosu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_27-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lsse.2.09coh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pugibet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Getliffe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viselthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-en-education-et-formation/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdidier.com/fr/sous-collection/enseigner-loral-en-ligne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01372540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01373699v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01373705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carteron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103038v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Hamel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103039v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103033v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou S Zoum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon&#233; Salifou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215770v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488951v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121349v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00990665v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121353v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riviere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121352v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121354v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thou&#235;sny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082055v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Betrancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017635v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510475v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870131v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122991ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036006v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Kukulska-Hulme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344025000047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;dard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2025.2482151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28423" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47862/apples.137177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/modl.12931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36366/frontiers.v35i1.620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Kon&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344019000090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067707ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236195v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabin Ntebutse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2793" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr.2102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bittoun-Debruyne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20368/1971-8829/800" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2539" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Hauck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344011000139" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Nicolaev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.375-391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344010000170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.1227" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344009000214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Mclornan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Kern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaev Viorica" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.892" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Drissi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nwosu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_27-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lsse.2.09coh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pugibet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Getliffe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viselthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-en-education-et-formation/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdidier.com/fr/sous-collection/enseigner-loral-en-ligne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01372540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01373699v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01373705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carteron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Hamel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103033v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou S Zoum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon&#233; Salifou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215770v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488951v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121349v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riviere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00990665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thou&#235;sny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082055v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Betrancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017635v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510475v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870131v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>