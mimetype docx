--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -386,196 +386,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reviewing research methods on adult migrants’ digital literacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Language Studies - Apples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (1), pp.67-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47862/apples.137177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les adolescents et les devoirs à la maison : représentations, pratiques, et place du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Learning and Technology / Revue Canadienne de l'Apprentissage et de la Technologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (4), pp.1-21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21432/cjlt28423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21432/cjlt28423⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04719930v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04702093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de Richard Kern: Acknowledging the pivotal role of technologies in language education</w:t>
               </w:r>
@@ -1061,196 +1061,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude des enjeux symboliques liés aux objets nomades connectés : vers une analyse critique du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Une approche sociocritique : quels apports à l’étude du numérique en éducation ?, 21 (3), pp.29-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1067707ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A self-tracking study of international students in France: Exploring opportunities for language and cultural learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (3), pp.276-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0958344019000090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268146v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02536404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHARING A MULTIMODAL CORPUS TO STUDY WEBCAM-MEDIATED LANGUAGE TEACHING</w:t>
               </w:r>
@@ -1344,51 +1344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perine Brotcorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3106,403 +3106,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Allo Berkeley ? Ici Lyon... Vous nous voyez bien ?&amp;quot; Étude d'un dispositif de formation en ligne synchrone franco-américain à travers les discours de ses usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2), pp.129-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00346486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allo Berkeley? Ici Lyon... Vous nous voyez bien?&amp;quot; Etude d'un dispositif de formation en ligne synchrone franco-américain à travers les discours de ses usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre et enseigner les langues en visioconférence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolaev Viorica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dossiers de l'ingénierie pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, hors série, pp.61-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00378700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The effects of multimodality on L2 learners: Implications for CALL resource design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinead Mclornan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (1), pp.85-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356243v1</w:t>
-              </w:r>
-[...292 lines deleted...]
-                <w:t xml:space="preserve">hal-00806440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre et enseigner les langues en visioconférence</w:t>
               </w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Schneider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Granjon Fabien</w:t>
             </w:r>
           </w:p>
@@ -5827,165 +5827,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">International students’ usage of digital tools during their first months abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHAI seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards designing an application to support international students’ transition to a new academic context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRLI Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103035v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02103034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal sequencing in webcam-mediated language teaching.</w:t>
               </w:r>
@@ -6116,178 +6116,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Portrait de l’apprenant de langue en acteur social et connecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josée Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur la didactique des langues secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Victoria, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etudiants migrants, outils nomades, identités en mouvement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échanger pour Apprendre en Ligne (EPAL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879323v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02103038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tout corps plongé dans un contexte étranger ... - Réflexions sur les séjours en immersion à l’ère numérique</w:t>
               </w:r>
@@ -6500,204 +6500,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discours croisés sur les objets nomades connectés en contexte universitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une approche sociocritique du numérique en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, May 2017, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The digital transition of international students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salifou Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Grassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Association of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Canadian Association of Applied Linguistics, May 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533410v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01533398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de traces d’usage numérique - fondements et méthodes</w:t>
               </w:r>
@@ -7225,191 +7225,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In and out the frame: teacher gestures during desktop videoconferencing interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciara R. Wigham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CALICO 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Athens, Ohio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">edutice-00990665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluer pour mieux s’évaluer : la fabrication de bilans rétroactifs multimodaux dans l’enseignement du FLE à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International RIFEFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371004v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">edutice-00990665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants internationaux et le numérique</w:t>
               </w:r>
@@ -8271,51 +8271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Develotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPAL - Echanger Pour Apprendre en Ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9104,51 +9104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122991ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036006v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Kukulska-Hulme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344025000047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;dard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2025.2482151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28423" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47862/apples.137177" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/modl.12931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36366/frontiers.v35i1.620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Kon&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344019000090" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536404v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067707ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236195v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabin Ntebutse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2793" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr.2102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bittoun-Debruyne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20368/1971-8829/800" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2539" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Hauck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344011000139" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Nicolaev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.375-391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344010000170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.1227" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344009000214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Mclornan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Kern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378700v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaev Viorica" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806440v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kern" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.892" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Drissi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nwosu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_27-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lsse.2.09coh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pugibet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Getliffe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viselthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-en-education-et-formation/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdidier.com/fr/sous-collection/enseigner-loral-en-ligne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01372540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01373699v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01373705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carteron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103035v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103038v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Hamel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103033v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou S Zoum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon&#233; Salifou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533398v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215770v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488951v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121349v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371004v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riviere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00990665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thou&#235;sny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082055v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Betrancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017635v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510475v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870131v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122991ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036006v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Kukulska-Hulme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344025000047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012254v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;dard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fortier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09588221.2025.2482151" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702093v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47862/apples.137177" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21432/cjlt28423" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/modl.12931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36366/frontiers.v35i1.620" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lascar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salifou Kon&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972911v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967171v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourdais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4533" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067707ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344019000090" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454727v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Brotcorne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236195v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R. Wigham" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gabin Ntebutse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01149394v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2793" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Cohen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr.2102" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rivi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bittoun-Debruyne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870132v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soubri&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854131v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Rivens Mompean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20368/1971-8829/800" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806399v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806411v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.2539" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Hauck" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344011000139" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806435v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean-Thircuir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Nicolaev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DS.8.375-391" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincent" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344010000170" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00854314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.1227" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0958344009000214" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Kern" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolaev Viorica" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinead Mclornan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393920v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Drissi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355861v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nwosu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00001463v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-51447-0_27-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873902v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ollivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103036v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577843v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303401v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lsse.2.09coh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00648549v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pugibet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Getliffe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Viselthier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine R&#233;mon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/le-numerique-en-education-et-formation/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdidier.com/fr/sous-collection/enseigner-loral-en-ligne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448748v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roussel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448755v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448510v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Doulfaquar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01372540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01373699v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01373705v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carteron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103039v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103038v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#233;e Hamel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879323v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103033v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103040v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533434v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tou S Zoum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kon&#233; Salifou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533398v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01577886v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciara R Wigham" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Duthoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215770v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488951v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121349v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00990665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371004v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riviere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121354v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121348v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Blin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thou&#235;sny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Marquillo-Larruy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mangenot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tr&#233;visiol-Okamura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082055v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806428v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Betrancourt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017635v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355869v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063753v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355870v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355866v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00779386v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Nissen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Parpette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01510475v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00870131v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>