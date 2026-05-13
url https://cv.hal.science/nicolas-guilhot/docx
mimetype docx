--- v0 (2026-04-17)
+++ v1 (2026-05-13)
@@ -329,51 +329,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La désinstitutionnalisation onusienne à l'aune de l'expérience française</w:t>
+                <w:t xml:space="preserve">Deinstitutionalization at the United Nations Versus the French Disability Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
@@ -401,104 +401,113 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovanni Cajaiba-Santana. </w:t>
+              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovany Cajaiba-Santana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Promoting a More Inclusive Society for Dependent or Disabled People</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Wiley, pp.5-18, 2025, 9781836690139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781394393602.ch1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908910v1</w:t>
+                <w:t xml:space="preserve">hal-05243873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinstitutionalization at the United Nations Versus the French Disability Sector</w:t>
+                <w:t xml:space="preserve">La désinstitutionnalisation onusienne à l'aune de l'expérience française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Aragona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
@@ -526,89 +535,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovany Cajaiba-Santana. </w:t>
+              <w:t xml:space="preserve">Corinne Grenier; Elizabeth Franklin-Johnson; Giovanni Cajaiba-Santana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Promoting a More Inclusive Society for Dependent or Disabled People</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Une société plus inclusive pour les personnes dépendantes ou handicapées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Group, pp.17-32, 2025, 9781836120278</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781394393602.ch1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05243873v1</w:t>
+                <w:t xml:space="preserve">hal-04908910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 9. Ce qu’évaluer veut dire : sens et usages pluriels</w:t>
               </w:r>
@@ -2237,204 +2237,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle bibliodiversité dans l’édition jeunesse ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle diversité de l’offre en librairie ? L’exemple des rayons jeunesse, BD et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Piovesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Voreppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum interprofessionnel du Salon de la littérature et presse jeunesse de Montreuil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montreuil, France</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres nationales de la librairie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Syndicat de la librairie française, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04810959v1</w:t>
+                <w:t xml:space="preserve">halshs-04810972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle diversité de l’offre en librairie ? L’exemple des rayons jeunesse, BD et littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle bibliodiversité dans l’édition jeunesse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Piovesan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Voreppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres nationales de la librairie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Syndicat de la librairie française, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Forum interprofessionnel du Salon de la littérature et presse jeunesse de Montreuil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04810972v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04810959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambivalence de la désinstitutionalisation comme modèle inclusif. Analyses croisées des propositions internationales dans le champ du handicap à l’aune de l’expérience française</w:t>
               </w:r>
@@ -2522,217 +2522,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les données contredisent les discours : analyse des flux inter-établissements de soins entre enjeux de santé publique et concurrence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+                <w:t xml:space="preserve">Quels rôles des associations scientifiques dans la fabrique des Sciences de Gestion en France ? Illustration par les cas de l'AFC, de l'AIM et d'ARAMOS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Zelinschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">89ème Congrès ACFAS Sciences, innovations sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">27èmes Journées d'Histoire du Management et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771006v1</w:t>
+                <w:t xml:space="preserve">hal-03614018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels rôles des associations scientifiques dans la fabrique des Sciences de Gestion en France ? Illustration par les cas de l'AFC, de l'AIM et d'ARAMOS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Arena</w:t>
+                <w:t xml:space="preserve">Quand les données contredisent les discours : analyse des flux inter-établissements de soins entre enjeux de santé publique et concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dragos Zelinschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées d'Histoire du Management et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">89ème Congrès ACFAS Sciences, innovations sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614018v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre perceptions et pratiques de la coopération : les Maisons de santé pluriprofessionnelles à l'épreuve de l'analyse structurale</w:t>
               </w:r>
@@ -2889,605 +2889,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé : une première analyse par réseau de citations. In : 7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ?</w:t>
+                <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé depuis 1980 : une première analyse par réseau de citation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Laberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Côté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">30ème Colloque de l’Association latine d’analyse des systèmes de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04812072v1</w:t>
+                <w:t xml:space="preserve">halshs-04812070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la citation à la position dans le champ : comment analyser un réseau de citations sur la recherche en management des organisations de santé en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème rencontre du groupe RES-HIST « La personne en question dans les réseaux »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RES-HIST, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire d’une organisation dissidente : la pérennité paradoxale de la Fondation psychiatrique de Nant (1943-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Panchaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées d’histoire du management et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nices, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04810964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé depuis 1980 : une première analyse par réseau de citation</w:t>
+                <w:t xml:space="preserve">La diffusion des savoirs gestionnaires sur les organisations de santé : une première analyse par réseau de citations. In : 7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Côté</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque de l’Association latine d’analyse des systèmes de santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">7ème Congrès ARAMOS : « Mieux coordonner pour mieux soigner ? Le système de santé mis au défi de la coordination »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04812070v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur du handicap : enjeux et perspectives à moyen terme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet HERITAGE : une plateforme collaborative d’hébergement de l’information historique sur les sciences de gestion en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">association MESSIDOR, séminaire des cadres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Tain l’Hermitage, France</w:t>
+              <w:t xml:space="preserve">23èmes Journées d’histoire du management des organisations « Le temps des organisations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096438v1</w:t>
+                <w:t xml:space="preserve">hal-01818516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet HERITAGE : une plateforme collaborative d’hébergement de l’information historique sur les sciences de gestion en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le secteur du handicap : enjeux et perspectives à moyen terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eve Lamendour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées d’histoire du management des organisations « Le temps des organisations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">association MESSIDOR, séminaire des cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tain l’Hermitage, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818516v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les sciences de gestion dans les organisations de santé ? Architecture méthodologique et résultats exploratoires d'un projet de socio-histoire de la recherche en management des organisations de santé</w:t>
               </w:r>
@@ -3644,191 +3644,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citing for existing : building french management studies’ autonomy by relying on US references (1965-1975)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction de l’épistémologie des sciences de gestion en France et aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Cret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVI sunbelt conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Network for Social Network Analysis, Apr 2016, Newport Beach, United States</w:t>
+              <w:t xml:space="preserve">Conférence « Discipline et Spécialités », Labex SMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710156v1</w:t>
+                <w:t xml:space="preserve">hal-01789584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction de l’épistémologie des sciences de gestion en France et aux États-Unis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citing for existing : building french management studies’ autonomy by relying on US references (1965-1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence « Discipline et Spécialités », Labex SMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXXVI sunbelt conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Network for Social Network Analysis, Apr 2016, Newport Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789584v1</w:t>
+                <w:t xml:space="preserve">hal-01710156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Dependence, Epistemological Autonomy: Using Social Network Analysis to investigate Management Studies Autonomisation Process</w:t>
               </w:r>
@@ -4244,908 +4244,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04812074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Public Policy Shapes Competition: Market Structuration of the French Disability Field (1950-2011)</w:t>
+                <w:t xml:space="preserve">How Public Policy Shapes Competition : Market Structuration of the French Disability Field (1950-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Robelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Interdisciplinary Market Studies Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">, 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856708v1</w:t>
+                <w:t xml:space="preserve">hal-02019095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Public Policy Shapes Competition : Market Structuration of the French Disability Field (1950-2011)</w:t>
+                <w:t xml:space="preserve">How Public Policy Shapes Competition: Market Structuration of the French Disability Field (1950-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Robelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Robelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Interdisciplinary Market Studies Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019095v1</w:t>
+                <w:t xml:space="preserve">hal-00856708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couple intervention-recherche : entre diachronie et synchronie</w:t>
+                <w:t xml:space="preserve">La décision partagée en santé : une relecture par la théorie de l'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectics 2011 - Intervening in organisations: Towards Transdisciplinary &amp; Systemic Approaches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
+              <w:t xml:space="preserve">4ème Atelier " Stratégie, espaces et territoires " de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00858484v1</w:t>
+                <w:t xml:space="preserve">hal-00871504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décision partagée en santé : une relecture par la théorie de l'activité</w:t>
+                <w:t xml:space="preserve">Le couple intervention-recherche : entre diachronie et synchronie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Atelier " Stratégie, espaces et territoires " de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Projectics 2011 - Intervening in organisations: Towards Transdisciplinary &amp; Systemic Approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871504v1</w:t>
+                <w:t xml:space="preserve">hal-00858484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environnement concurrentiel des établissements de santé : essai de typologie pour le positionnement stratégique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Administration et conception des soins à la marge des grandes réformes hospitalières : chronique gestionnaire de l'hôpital de Beaujeu (12e-20e siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’étude nationale des coûts « Hôpital : stratégie et pilotage »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04812075v1</w:t>
+                <w:t xml:space="preserve">halshs-00465932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Administration et conception des soins à la marge des grandes réformes hospitalières : chronique gestionnaire de l'hôpital de Beaujeu (12e-20e siècles)</w:t>
+                <w:t xml:space="preserve">From Charity to Profitability based on Activity : Chronicle of a Management Switch in the Beaujeu Hospital (1705-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Vanhove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Histoire de la Comptabilité et du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France</w:t>
+              <w:t xml:space="preserve">Managerial Thought and Practice in France, 19th-21 centuries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00465932v1</w:t>
+                <w:t xml:space="preserve">hal-00871514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Charity to Profitability based on Activity : Chronicle of a Management Switch in the Beaujeu Hospital (1705-1960)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environnement concurrentiel des établissements de santé : essai de typologie pour le positionnement stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managerial Thought and Practice in France, 19th-21 centuries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire de l’étude nationale des coûts « Hôpital : stratégie et pilotage »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00871514v1</w:t>
+                <w:t xml:space="preserve">halshs-04812075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'’activité hospitalière au prisme de l’analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'activité hospitalière au prisme de l'analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Buttard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée pluridisciplinaire de recherche en santé « Marché et santé »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAPHOS - IFROSS, Université Lyon 3, Apr 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Marché et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04812083v1</w:t>
+                <w:t xml:space="preserve">hal-00920492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'activité hospitalière au prisme de l'analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'’activité hospitalière au prisme de l’analyse concurrentielle : quel(s) marché(s) pour quelle(s) stratégie(s) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Capgras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Claveranne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Buttard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marché et santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée pluridisciplinaire de recherche en santé « Marché et santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAPHOS - IFROSS, Université Lyon 3, Apr 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920492v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04812083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Officiers topographes et topographes-alpinistes dans les Alpes françaises, 1890-1940</w:t>
               </w:r>
@@ -6706,51 +6706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920838v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Tourmente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dessez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03007995.2020.1815685" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perdrix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.069.0049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Br&#233;chet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810959v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Voreppe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771006v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614018v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Zelinschi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810991v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810985v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panchaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096438v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818516v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lamendour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710156v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789584v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019095v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871514v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756821v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04812079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920838v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Claveranne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilhot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Capgras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243873v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394393602.ch1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908910v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915701v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810998v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Brin-Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894554v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pascal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477606v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Woollven" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654938v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Witko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Tourmente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dessez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03007995.2020.1815685" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04691426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.164.0193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710163v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717344v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Perdrix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanhove" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.069.0049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.008.0157" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Br&#233;chet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Piovesan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Voreppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992627v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pascal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Zelinschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204855v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810991v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Laberge" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810985v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810964v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Panchaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818516v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Lamendour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710156v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moinard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Robelet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812074v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00858484v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465932v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871514v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920492v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812083v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00871548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920856v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;rot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04810979v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015602v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Montes-Lihn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Minonzio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Herman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818587v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Duval" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818552v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756821v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Botton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00856698v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812080v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04812081v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04812079v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>