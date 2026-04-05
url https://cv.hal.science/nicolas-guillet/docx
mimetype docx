--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1,5835 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5783 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Guillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer - Electrochemical Storage and Conversion of Energy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6880-967X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061331163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast & Reliable End-of-Life Evaluation of Li-ion Batteries in Electric Vehicles: A Dual Metric Approach for Ageing Heterogeneity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Najjar-Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lespinats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ae54d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for transforming research to invent the batteries of the future designed the European large scale research initiative BATTERY 2030+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Amici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Asinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elixabete Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (17), https://doi.org/10.1002/aenm.202102785. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202102785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03545963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–C/G based anode swelling and porosity evolution in 18650 casing and in pouch cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 514, pp.230552. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-ion capacitor safety assessment under electrical abuse tests based on ultrasound characterization and cell opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Iraola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2019.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of thin-plate positive lead-acid battery electrodes employing titanium current collectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lannelongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Vito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.230-243. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03215007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iridium oxide loadings on the performance of PEM water electrolysis cells: Part I–Pure IrO2-based anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of electrochemical impedance of batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 312, pp.60 - 69. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iridium oxide loadings on the performance of PEM water electrolysis cells: Part II – Advanced oxygen electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.123-131. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.1924-1931. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical activity of ruthenium and iridium based catalysts for oxygen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mamaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.376-380. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of electrocatalysts for the oxygen evolution in PEM water electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouda-Onana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (17), pp.10474-10481. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.05.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03222277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncovalent Modification of Carbon Nanotubes with Pyrene-Functionalized Nickel Complexes: Carbon Monoxide Tolerant Catalysts for Hydrogen Evolution and Uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong D Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Heidkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.1371-1374. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201005427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reference Electrode for a PEMFC Single Cell Allowing an Evaluation of Plate Potentials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.044501. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of operating conditions of a mini fuel cell for the detection of low or high levels of CO in the reformate gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.135-138. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an 80kWe PEM fuel cell system: Scale up effect investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182 (2), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.12.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and carbon monoxide role on the electrical response of a non-Nernstian potentiometric sensor; proposition of a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98 (2-3), pp.10-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2003.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00431115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and carbon monoxide role on the electrical response of a non-Nernstian potentiometric gas sensor; proposition of a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98 (2-3), pp.130-139. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2003.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of adsorption of oxygen on β-Al 2 O 3 + Au and β-Al 2 O 3 + Pt: Work function measurements - Proposition of a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (3-4), pp.286-292. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of adsorption of oxygen on β-Al2O3 + Au and β-Al2O3 + Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (3-4), pp.286 - 292. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and electrical properties of a pyrochlore-related Ce2Zr2O8−x phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 160 (3-4), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(03)00207-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of adsorption of oxygen on -Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; + Au and - Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; + Pt: Work function measurements ; proposition of a model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (3-4), pp.286-292. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00431871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and electrical properties of a pyrochlore-related Ce2Zr2O8−x phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 160 (3-4), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(03)00207-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00609089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a gas sensor by thick film technology for automotive applications: choice of materials—realization of a prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Montanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1-2), pp.97-103. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00067-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the electrode size on the electrical response of a potentiometric gas sensor to the action of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (4), pp.349-53. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2002.803746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00432385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric Study of Interaction Between Oxygen and β-Al2O3, β-Al2O3+Au and β-Al2O3+Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (1), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00432087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a gas sensor by thick film technology for automotive application : Choice of materials - realization of a prototype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Montanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1-2), pp.97-103. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00067-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00432300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the electrode size on the electrical response of a potentiometric gas sensor to the action of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (4), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2002.803746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric study of interaction between oxygen and β-Al2O3, β-Al2O3+Au and β-Al2O3+Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lalauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 68 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014908230899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium – ion battery Day #2 Comparative Study of Commercial Na-Ion Batteries: Electrical and Thermal Performance Across Two Batches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Tartera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessard Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sodium – ion battery Day #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA Grenoble, Sep 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behavior and acoustic interrogation analysis of Na-ion commercial batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lonardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessard Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sodium - ion Battery Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05445392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound interrogation, an operando technique for the monitoring of battery materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operando Battery Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03676746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced instrumentation for operando monitoring and management of batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Kirchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Battery-Based Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mondragon Unibertsitatea, Feb 2022, Hernani, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic interrogation of AGM-VRLA batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Kirchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABAT'21 - 11th International Conference on Lead-Acid Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Bulgarian Academy of Sciences, Jun 2021, VIRTUAL event, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03215022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés aux batteries Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique : Risques Électriques - Quelle prévention en entreprise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES BATTERIES LI-ION, ÉTAT DES LIEUX ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmesjournées du stockage d’énergies et du power to gas–Session 3 Le stockage d’énergies,une filière durablement inscrite dans la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando techniques for battery monitoring and prevent safety issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Degret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05075912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques in-operando pour la surveillance des batteries et la prévention des problèmes de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Degret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key parameters design for online battery electrochemical impedance tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEVC 2015 - European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive and active tracking of electrochemical impedance of a drone battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sockeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ranieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEVC 2015 - European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Estimation of Electrical Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIS 2014 - 7th International Workshop on Impedance Spectroscopy (IWIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofils et énergie : un domaine en forte expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel de l'Observatoire des Micro et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and data analysis of aging patterns for second life applications of electric vehicle batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Najjar-Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lespinats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModVal 2025 - 21st Symposium on Modeling and Experimental Validation of Electrochemical Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Karlsruhe, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-operando techniques for battery monitoring and safety issues prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Degret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Filiére Hydrogéne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Comtat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huerta-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romulus Anne Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défi énergétique et nanosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNDP-CRDP, pp.163-208, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Ni-Zn battery by coupling strain gauge measurements and acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Degret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lespinats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-X Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un capteur de gaz potentiométrique. Influence et rôle des espèces oxygénées de surface sur la réponse électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage de l'énergie verte, pourquoi ? comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Campus connecté des Sources du Lac d'Annecy, Faverges, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5890,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFFD18C6"/>
+    <w:nsid w:val="8DE3280A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6121,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-guillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6880-967X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061331163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03545963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asinari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Ayerbe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202102785" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Leys" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230552" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214997v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tessard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Iraola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.02.033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215007v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lannelongue" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cugnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.09.020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.09.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cattin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.02.006" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687073v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.09.011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960638v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D Tran" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heidkamp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201005427" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-590H55Z5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03222277v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouda-Onana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.05.139" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2T58C56-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553729v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Antoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000674" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.12.100" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFS3Q1JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2003.10.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR0MCT14-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rives" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalauze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pijolat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)01466-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BTZ8WJ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rives" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00609089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(03)00207-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQM8X6TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pijolat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214976v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Viricelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montanaro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00067-X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6M3NWN6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432385v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.803746" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432300v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalauze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viricelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014908230899" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9NWBTJFJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295433v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Tartera" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessard Romain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lonardoni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03676746v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Kirchev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215022v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215288v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05075912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Primot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maigron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Degret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244024v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bacquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Palmieri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244009v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sockeel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ranieri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103178v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cattin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991807v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Najjar-Giudicelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854801v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266218v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comtat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huerta-Ortega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421540v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Degret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X Thivel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001580v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967703v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-guillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6880-967X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061331163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Najjar-Giudicelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae54d2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03545963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asinari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Ayerbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202102785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Leys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230552" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tessard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Iraola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.02.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lannelongue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cugnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.09.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cattin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.02.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.09.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03222277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouda-Onana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicardy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.05.139" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2T58C56-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heidkamp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201005427" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-590H55Z5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Antoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000674" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553729v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.066" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.12.100" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFS3Q1JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2003.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR0MCT14-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalauze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pijolat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)01466-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BTZ8WJ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rives" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pijolat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(03)00207-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQM8X6TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rives" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00609089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Viricelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montanaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00067-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6M3NWN6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.803746" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalauze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viricelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214970v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014908230899" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9NWBTJFJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Tartera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessard Romain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lonardoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03676746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Kirchev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05075912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Primot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maigron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Degret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bacquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Palmieri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sockeel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Michel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ranieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cattin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comtat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huerta-Ortega" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421540v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Degret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X Thivel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>