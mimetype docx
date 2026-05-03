--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,52 +1,5952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Guillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer - Electrochemical Storage and Conversion of Energy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6880-967X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061331163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast & Reliable End-of-Life Evaluation of Li-ion Batteries in Electric Vehicles: A Dual Metric Approach for Ageing Heterogeneity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Najjar-Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lespinats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ae54d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for transforming research to invent the batteries of the future designed the European large scale research initiative BATTERY 2030+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Amici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Asinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elixabete Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (17), https://doi.org/10.1002/aenm.202102785. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202102785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03545963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–C/G based anode swelling and porosity evolution in 18650 casing and in pouch cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 514, pp.230552. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-ion capacitor safety assessment under electrical abuse tests based on ultrasound characterization and cell opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Iraola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2019.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of thin-plate positive lead-acid battery electrodes employing titanium current collectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lannelongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Vito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.230-243. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03215007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iridium oxide loadings on the performance of PEM water electrolysis cells: Part I–Pure IrO2-based anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of electrochemical impedance of batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 312, pp.60 - 69. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iridium oxide loadings on the performance of PEM water electrolysis cells: Part II – Advanced oxygen electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.123-131. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.1924-1931. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical activity of ruthenium and iridium based catalysts for oxygen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mamaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.376-380. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of electrocatalysts for the oxygen evolution in PEM water electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouda-Onana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (17), pp.10474-10481. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.05.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03222277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncovalent Modification of Carbon Nanotubes with Pyrene-Functionalized Nickel Complexes: Carbon Monoxide Tolerant Catalysts for Hydrogen Evolution and Uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong D Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Heidkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.1371-1374. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201005427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reference Electrode for a PEMFC Single Cell Allowing an Evaluation of Plate Potentials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.044501. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of operating conditions of a mini fuel cell for the detection of low or high levels of CO in the reformate gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.135-138. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an 80kWe PEM fuel cell system: Scale up effect investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182 (2), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.12.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and carbon monoxide role on the electrical response of a non-Nernstian potentiometric sensor; proposition of a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98 (2-3), pp.10-9. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2003.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00431115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and carbon monoxide role on the electrical response of a non-Nernstian potentiometric gas sensor; proposition of a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98 (2-3), pp.130-139. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2003.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of adsorption of oxygen on β-Al 2 O 3 + Au and β-Al 2 O 3 + Pt: Work function measurements - Proposition of a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (3-4), pp.286-292. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of adsorption of oxygen on β-Al2O3 + Au and β-Al2O3 + Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (3-4), pp.286 - 292. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and electrical properties of a pyrochlore-related Ce2Zr2O8−x phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 160 (3-4), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(03)00207-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of adsorption of oxygen on -Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; + Au and - Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; + Pt: Work function measurements ; proposition of a model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (3-4), pp.286-292. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00431871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and electrical properties of a pyrochlore-related Ce2Zr2O8−x phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 160 (3-4), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(03)00207-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00609089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a gas sensor by thick film technology for automotive applications: choice of materials—realization of a prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Montanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1-2), pp.97-103. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00067-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the electrode size on the electrical response of a potentiometric gas sensor to the action of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (4), pp.349-53. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2002.803746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00432385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric Study of Interaction Between Oxygen and β-Al2O3, β-Al2O3+Au and β-Al2O3+Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (1), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00432087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a gas sensor by thick film technology for automotive application : Choice of materials - realization of a prototype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Montanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1-2), pp.97-103. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00067-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00432300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the electrode size on the electrical response of a potentiometric gas sensor to the action of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (4), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2002.803746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric study of interaction between oxygen and β-Al2O3, β-Al2O3+Au and β-Al2O3+Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lalauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 68 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014908230899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium – ion battery Day #2 Comparative Study of Commercial Na-Ion Batteries: Electrical and Thermal Performance Across Two Batches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Tartera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessard Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sodium – ion battery Day #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA Grenoble, Sep 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behavior and acoustic interrogation analysis of Na-ion commercial batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lonardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessard Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sodium - ion Battery Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05445392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound interrogation, an operando technique for the monitoring of battery materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operando Battery Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03676746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced instrumentation for operando monitoring and management of batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Kirchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Battery-Based Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mondragon Unibertsitatea, Feb 2022, Hernani, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic interrogation of AGM-VRLA batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Kirchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABAT'21 - 11th International Conference on Lead-Acid Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Bulgarian Academy of Sciences, Jun 2021, VIRTUAL event, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03215022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés aux batteries Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique : Risques Électriques - Quelle prévention en entreprise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES BATTERIES LI-ION, ÉTAT DES LIEUX ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmesjournées du stockage d’énergies et du power to gas–Session 3 Le stockage d’énergies,une filière durablement inscrite dans la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando techniques for battery monitoring and prevent safety issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Degret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05075912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques in-operando pour la surveillance des batteries et la prévention des problèmes de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Degret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key parameters design for online battery electrochemical impedance tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEVC 2015 - European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive and active tracking of electrochemical impedance of a drone battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sockeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ranieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEVC 2015 - European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Estimation of Electrical Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIS 2014 - 7th International Workshop on Impedance Spectroscopy (IWIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofils et énergie : un domaine en forte expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel de l'Observatoire des Micro et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and data analysis of aging patterns for second life applications of electric vehicle batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Najjar-Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lespinats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModVal 2025 - 21st Symposium on Modeling and Experimental Validation of Electrochemical Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Karlsruhe, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-operando techniques for battery monitoring and safety issues prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Degret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Filiére Hydrogéne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Comtat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huerta-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romulus Anne Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défi énergétique et nanosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNDP-CRDP, pp.163-208, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Ni-Zn battery by coupling strain gauge measurements and acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Degret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lespinats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-X Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un capteur de gaz potentiométrique. Influence et rôle des espèces oxygénées de surface sur la réponse électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage de l'énergie verte, pourquoi ? comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Campus connecté des Sources du Lac d'Annecy, Faverges, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:body>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nicolas Guillet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Engineer - Electrochemical Storage and Conversion of Energy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">nicolas-guillet</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-6880-967X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">061331163</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="400"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast &amp; Reliable End-of-Life Evaluation of Li-ion Batteries inElectric Vehicles: A Dual Metric Approach for AgeingHeterogeneity Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Najjar-Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lespinats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 173 (7), pp.070517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/1945-7111/ae54d2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A roadmap for transforming research to invent the batteries of the future designed the European large scale research initiative BATTERY 2030+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Amici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Asinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elixabete Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (17), https://doi.org/10.1002/aenm.202102785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202102785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03545963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si–C/G based anode swelling and porosity evolution in 18650 casing and in pouch cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côme Leys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 514, pp.230552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lithium-ion capacitor safety assessment under electrical abuse tests based on ultrasound characterization and cell opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Iraola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.02.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03214997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operation of thin-plate positive lead-acid battery electrodes employing titanium current collectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lannelongue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Cugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Vito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boulineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.230-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2018.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03215007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of iridium oxide loadings on the performance of PEM water electrolysis cells: Part I–Pure IrO2-based anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rozain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking of electrochemical impedance of batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 312, pp.60 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of iridium oxide loadings on the performance of PEM water electrolysis cells: Part II – Advanced oxygen electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rozain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.123-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.B. Kokoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.1924-1931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrochemical activity of ruthenium and iridium based catalysts for oxygen evolution reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mamaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arrii-Clacens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W. Napporm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111, pp.376-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and characterization of electrocatalysts for the oxygen evolution in PEM water electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mayousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fouda-Onana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sicardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (17), pp.10474-10481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.05.139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03222277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noncovalent Modification of Carbon Nanotubes with Pyrene-Functionalized Nickel Complexes: Carbon Monoxide Tolerant Catalysts for Hydrogen Evolution and Uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phong D Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Heidkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jousselme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.1371-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201005427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-00960638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of operating conditions of a mini fuel cell for the detection of low or high levels of CO in the reformate gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.135-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a Reference Electrode for a PEMFC Single Cell Allowing an Evaluation of Plate Potentials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.044501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4000674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00581468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of an 80kWe PEM fuel cell system: Scale up effect investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Colinart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 182 (2), pp.441-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.12.100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxygen and carbon monoxide role on the electrical response of a non-Nernstian potentiometric gas sensor; proposition of a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lalauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 98 (2-3), pp.130-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2003.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03214993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxygen and carbon monoxide role on the electrical response of a non-Nernstian potentiometric sensor; proposition of a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lalauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 98 (2-3), pp.10-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2003.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00431115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of adsorption of oxygen on β-Al2O3 + Au and β-Al2O3 + Pt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lalauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 210 (3-4), pp.286 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation and electrical properties of a pyrochlore-related Ce2Zr2O8−x phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 160 (3-4), pp.317-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2738(03)00207-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03214991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of adsorption of oxygen on -Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; + Au and - Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; + Pt: Work function measurements ; proposition of a model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lalauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 210 (3-4), pp.286-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00431871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation and electrical properties of a pyrochlore-related Ce2Zr2O8−x phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Valdivieso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 160 (3-4), pp.317-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2738(03)00207-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00609089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of adsorption of oxygen on β-Al 2 O 3 + Au and β-Al 2 O 3 + Pt: Work function measurements - Proposition of a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lalauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 210 (3-4), pp.286-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03214982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a gas sensor by thick film technology for automotive applications: choice of materials—realization of a prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lalauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Montanaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1-2), pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00067-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03214976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of the electrode size on the electrical response of a potentiometric gas sensor to the action of oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lalauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (4), pp.349-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2002.803746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00432385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calorimetric Study of Interaction Between Oxygen and β-Al2O3, β-Al2O3+Au and β-Al2O3+Pt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lalauze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 68 (1), pp.15-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00432087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a gas sensor by thick film technology for automotive application : Choice of materials - realization of a prototype.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lalauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Montanaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (1-2), pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00067-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00432300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of the electrode size on the electrical response of a potentiometric gas sensor to the action of oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lalauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Viricelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (4), pp.349-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2002.803746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03214959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calorimetric study of interaction between oxygen and β-Al2O3, β-Al2O3+Au and β-Al2O3+Pt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pijolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lalauze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 68 (1), pp.15-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1014908230899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03214970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sodium – ion battery Day #2 Comparative Study of Commercial Na-Ion Batteries: Electrical and Thermal Performance Across Two Batches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Tartera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessard Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sodium – ion battery Day #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA Grenoble, Sep 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal behavior and acoustic interrogation analysis of Na-ion commercial batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raccurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lonardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tessard Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sodium - ion Battery Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, Jul 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05445392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrasound interrogation, an operando technique for the monitoring of battery materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Operando Battery Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03676746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced instrumentation for operando monitoring and management of batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Kirchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Conference on Battery-Based Storage Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mondragon Unibertsitatea, Feb 2022, Hernani, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultrasonic interrogation of AGM-VRLA batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Gau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Kirchev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LABAT'21 - 11th International Conference on Lead-Acid Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Bulgarian Academy of Sciences, Jun 2021, VIRTUAL event, Bulgaria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03215022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les risques liés aux batteries Li-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée technique : Risques Électriques - Quelle prévention en entreprise ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES BATTERIES LI-ION, ÉTAT DES LIEUX ET PERSPECTIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8èmesjournées du stockage d’énergies et du power to gas–Session 3 Le stockage d’énergies,une filière durablement inscrite dans la transition écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Operando techniques for battery monitoring and prevent safety issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maigron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Degret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MRS spring meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2017, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05075912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques in-operando pour la surveillance des batteries et la prévention des problèmes de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maigron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Degret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key parameters design for online battery electrochemical impedance tracker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EEVC 2015 - European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passive and active tracking of electrochemical impedance of a drone battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sockeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Heiries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Henri Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EEVC 2015 - European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Online Estimation of Electrical Impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Piret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Cattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IWIS 2014 - 7th International Workshop on Impedance Spectroscopy (IWIS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chemnitz, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanofils et énergie : un domaine en forte expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lethien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gruss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Annuel de l'Observatoire des Micro et Nanotechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnosis and data analysis of aging patterns for second life applications of electric vehicle batterie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Najjar-Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lespinats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ModVal 2025 - 21st Symposium on Modeling and Experimental Validation of Electrochemical Energy Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Karlsruhe, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In-operando techniques for battery monitoring and safety issues prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Primot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maigron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Degret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Xavier Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Filiére Hydrogéne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Huerta-Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romulus Anne Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Défi énergétique et nanosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNDP-CRDP, pp.163-208, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of Ni-Zn battery by coupling strain gauge measurements and acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Degret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lespinats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-X Thivel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude d'un capteur de gaz potentiométrique. Influence et rôle des espèces oxygénées de surface sur la réponse électrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00001580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le stockage de l'énergie verte, pourquoi ? comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">École thématique. Campus connecté des Sources du Lac d'Annecy, Faverges, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cours</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="1" w:space="720"/>
+      <w:pgNumType w:start="1"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +6007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DE3280A"/>
+    <w:nsid w:val="8827B0CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +6238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-guillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6880-967X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061331163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Najjar-Giudicelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae54d2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03545963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asinari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Ayerbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202102785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Leys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230552" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tessard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Iraola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.02.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lannelongue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cugnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.09.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cattin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.02.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.09.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03222277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouda-Onana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicardy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.05.139" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2T58C56-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heidkamp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201005427" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-590H55Z5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581468v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Antoni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000674" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553729v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.066" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.12.100" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFS3Q1JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2003.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR0MCT14-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214982v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalauze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pijolat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)01466-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BTZ8WJ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rives" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pijolat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214991v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(03)00207-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQM8X6TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431871v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rives" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00609089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Viricelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montanaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00067-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6M3NWN6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.803746" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalauze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viricelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214970v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014908230899" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9NWBTJFJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Tartera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessard Romain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lonardoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03676746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Kirchev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05075912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Primot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maigron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Degret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bacquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Palmieri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sockeel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Michel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ranieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cattin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comtat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huerta-Ortega" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421540v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Degret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X Thivel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-guillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6880-967X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061331163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Najjar-Giudicelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae54d2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03545963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asinari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Ayerbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202102785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Leys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230552" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tessard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Iraola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.02.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lannelongue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cugnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.09.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cattin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.02.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.09.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03222277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouda-Onana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicardy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.05.139" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2T58C56-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heidkamp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201005427" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-590H55Z5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Antoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000674" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.12.100" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFS3Q1JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2003.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR0MCT14-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rives" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalauze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pijolat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)01466-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BTZ8WJ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(03)00207-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQM8X6TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431871v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rives" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00609089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pijolat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Viricelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montanaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00067-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6M3NWN6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.803746" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalauze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viricelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214970v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014908230899" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9NWBTJFJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Tartera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessard Romain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lonardoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03676746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Kirchev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05075912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Primot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maigron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Degret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bacquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Palmieri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sockeel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Michel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ranieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cattin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comtat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huerta-Ortega" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421540v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Degret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X Thivel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>