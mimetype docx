--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,5952 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5900 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Guillet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Engineer - Electrochemical Storage and Conversion of Energy</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6880-967X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">061331163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=HxUM1fMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast &amp; Reliable End-of-Life Evaluation of Li-ion Batteries inElectric Vehicles: A Dual Metric Approach for AgeingHeterogeneity Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Najjar-Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lespinats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of The Electrochemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 173 (7), pp.070517. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/1945-7111/ae54d2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A roadmap for transforming research to invent the batteries of the future designed the European large scale research initiative BATTERY 2030+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Amici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Asinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elixabete Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barboux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bayle-Guillemaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (17), https://doi.org/10.1002/aenm.202102785. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aenm.202102785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03545963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–C/G based anode swelling and porosity evolution in 18650 casing and in pouch cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Leys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 514, pp.230552. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2021.230552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03370687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithium-ion capacitor safety assessment under electrical abuse tests based on ultrasound characterization and cell opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Iraola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23, pp.29-36. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2019.02.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operation of thin-plate positive lead-acid battery electrodes employing titanium current collectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lannelongue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Cugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Vito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy Storage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.230-243. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.est.2018.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03215007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking of electrochemical impedance of batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Cattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 312, pp.60 - 69. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iridium oxide loadings on the performance of PEM water electrolysis cells: Part I–Pure IrO2-based anodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of iridium oxide loadings on the performance of PEM water electrolysis cells: Part II – Advanced oxygen electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rozain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.123-131. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multi-metallic anode catalysts in a PEM water electrolyzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.B. Kokoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (5), pp.1924-1931. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.11.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical activity of ruthenium and iridium based catalysts for oxygen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mamaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arrii-Clacens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Napporm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Servat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.376-380. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2011.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of electrocatalysts for the oxygen evolution in PEM water electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mayousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fouda-Onana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sicardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (17), pp.10474-10481. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.05.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03222277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncovalent Modification of Carbon Nanotubes with Pyrene-Functionalized Nickel Complexes: Carbon Monoxide Tolerant Catalysts for Hydrogen Evolution and Uptake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phong D Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Heidkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Jousselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.1371-1374. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201005427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00960638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Reference Electrode for a PEMFC Single Cell Allowing an Evaluation of Plate Potentials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Antoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fuel Cell Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.044501. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of operating conditions of a mini fuel cell for the detection of low or high levels of CO in the reformate gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.135-138. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an 80kWe PEM fuel cell system: Scale up effect investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Didierjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 182 (2), pp.441-448. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2007.12.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and carbon monoxide role on the electrical response of a non-Nernstian potentiometric sensor; proposition of a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98 (2-3), pp.10-9. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2003.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00431115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen and carbon monoxide role on the electrical response of a non-Nernstian potentiometric gas sensor; proposition of a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98 (2-3), pp.130-139. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2003.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of adsorption of oxygen on β-Al 2 O 3 + Au and β-Al 2 O 3 + Pt: Work function measurements - Proposition of a model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (3-4), pp.286-292. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of adsorption of oxygen on β-Al2O3 + Au and β-Al2O3 + Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (3-4), pp.286 - 292. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and electrical properties of a pyrochlore-related Ce2Zr2O8−x phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 160 (3-4), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(03)00207-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of adsorption of oxygen on -Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; + Au and - Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; + Pt: Work function measurements ; proposition of a model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 210 (3-4), pp.286-292. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0169-4332(02)01466-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00431871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and electrical properties of a pyrochlore-related Ce2Zr2O8−x phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 160 (3-4), pp.317-326. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(03)00207-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00609089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a gas sensor by thick film technology for automotive applications: choice of materials—realization of a prototype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Montanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1-2), pp.97-103. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00067-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the electrode size on the electrical response of a potentiometric gas sensor to the action of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (4), pp.349-53. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2002.803746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00432385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric Study of Interaction Between Oxygen and β-Al2O3, β-Al2O3+Au and β-Al2O3+Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 68 (1), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00432087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a gas sensor by thick film technology for automotive application : Choice of materials - realization of a prototype.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Montanaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (1-2), pp.97-103. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0928-4931(02)00067-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00432300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the electrode size on the electrical response of a potentiometric gas sensor to the action of oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lalauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Viricelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pijolat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2 (4), pp.349-353. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2002.803746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calorimetric study of interaction between oxygen and β-Al2O3, β-Al2O3+Au and β-Al2O3+Pt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lalauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 68 (1), pp.15-23. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1014908230899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03214970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium – ion battery Day #2 Comparative Study of Commercial Na-Ion Batteries: Electrical and Thermal Performance Across Two Batches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlys Tartera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessard Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sodium – ion battery Day #2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA Grenoble, Sep 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05295433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability and degradation of lead electrodes under battery/electrolyzer hybrid operational conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Kirchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Ardiaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Lead Battery Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05585223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal behavior and acoustic interrogation analysis of Na-ion commercial batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Raccurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lonardoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessard Romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sodium - ion Battery Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEA, Jul 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05445392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasound interrogation, an operando technique for the monitoring of battery materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Operando Battery Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03676746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced instrumentation for operando monitoring and management of batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Kirchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on Battery-Based Storage Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mondragon Unibertsitatea, Feb 2022, Hernani, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic interrogation of AGM-VRLA batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Kirchev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LABAT'21 - 11th International Conference on Lead-Acid Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Bulgarian Academy of Sciences, Jun 2021, VIRTUAL event, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03215022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques liés aux batteries Li-ion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique : Risques Électriques - Quelle prévention en entreprise ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES BATTERIES LI-ION, ÉTAT DES LIEUX ET PERSPECTIVES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmesjournées du stockage d’énergies et du power to gas–Session 3 Le stockage d’énergies,une filière durablement inscrite dans la transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03215288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operando techniques for battery monitoring and prevent safety issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Degret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05075912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques in-operando pour la surveillance des batteries et la prévention des problèmes de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Degret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key parameters design for online battery electrochemical impedance tracker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Palmieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEVC 2015 - European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive and active tracking of electrochemical impedance of a drone battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sockeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Heiries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Henri Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Ranieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EEVC 2015 - European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Estimation of Electrical Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWIS 2014 - 7th International Workshop on Impedance Spectroscopy (IWIS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chemnitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanofils et énergie : un domaine en forte expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Annuel de l'Observatoire des Micro et Nanotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis and data analysis of aging patterns for second life applications of electric vehicle batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Najjar-Giudicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lespinats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModVal 2025 - 21st Symposium on Modeling and Experimental Validation of Electrochemical Energy Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Karlsruhe, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-operando techniques for battery monitoring and safety issues prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Primot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Maigron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Degret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Battery, Hybrid and Fuel Cell Electric Vehicle Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Filiére Hydrogéne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Artero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Comtat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Huerta-Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romulus Anne Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défi énergétique et nanosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNDP-CRDP, pp.163-208, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01266218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Ni-Zn battery by coupling strain gauge measurements and acoustic emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Degret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lespinats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-X Thivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude d'un capteur de gaz potentiométrique. Influence et rôle des espèces oxygénées de surface sur la réponse électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. Institut National Polytechnique de Grenoble - INPG, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00001580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le stockage de l'énergie verte, pourquoi ? comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École thématique. Campus connecté des Sources du Lac d'Annecy, Faverges, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04967703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId193"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6007,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8827B0CA"/>
+    <w:nsid w:val="57223F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6238,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-guillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6880-967X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061331163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Najjar-Giudicelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae54d2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03545963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asinari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Ayerbe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202102785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370687v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Leys" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230552" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oca" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tessard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Iraola" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.02.033" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lannelongue" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cugnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.09.020" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.09.013" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cattin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.02.006" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.09.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03222277v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouda-Onana" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicardy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.05.139" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2T58C56-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D Tran" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heidkamp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201005427" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-590H55Z5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553729v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.066" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581468v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Antoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000674" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.12.100" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFS3Q1JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2003.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR0MCT14-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rives" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalauze" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pijolat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)01466-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BTZ8WJ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214991v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(03)00207-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQM8X6TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431871v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rives" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00609089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pijolat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Viricelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montanaro" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00067-X" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6M3NWN6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432385v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.803746" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalauze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viricelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214970v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014908230899" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9NWBTJFJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Tartera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessard Romain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445392v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lonardoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03676746v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791791v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Kirchev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215288v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05075912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Primot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maigron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Degret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854858v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bacquet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Palmieri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244009v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sockeel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Michel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ranieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103178v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cattin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574515v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991807v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854801v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comtat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huerta-Ortega" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421540v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Degret" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X Thivel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967703v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-guillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6880-967X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061331163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=HxUM1fMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Najjar-Giudicelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lespinats" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Xavier Thivel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1945-7111/ae54d2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03545963v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Amici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Asinari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elixabete Ayerbe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bayle-Guillemaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202102785" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03370687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Leys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mathieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vidal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230552" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214997v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tessard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Iraola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.02.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lannelongue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cugnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Vito" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.09.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402842v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Guillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Cattin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.02.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rozain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mayousse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.09.013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687073v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.09.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Kokoh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mayousse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Servat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.11.076" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZDLR1MBK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828774v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mamaca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arrii-Clacens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Napporm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2011.10.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T37ZWL4T-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03222277v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouda-Onana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sicardy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.05.139" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H2T58C56-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong D Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Heidkamp" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jousselme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201005427" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-590H55Z5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581468v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Andre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Antoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000674" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Viricelle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.066" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Didierjean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Colinart" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2007.12.100" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFS3Q1JN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lalauze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2003.10.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CR0MCT14-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214993v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rives" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lalauze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pijolat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(02)01466-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BTZ8WJ7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Rives" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pijolat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214991v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Hui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Valdivieso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Pijolat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(03)00207-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQM8X6TQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00431871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rives" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00609089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zhao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Viricelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montanaro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(02)00067-X" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6M3NWN6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432385v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2002.803746" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432087v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00432300v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Montanaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lalauze" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Viricelle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03214970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1014908230899" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9NWBTJFJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295433v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Tartera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simonin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessard Romain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05585223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Kirchev" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lemaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Serra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Arnal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ardiaca" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raccurt" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lonardoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03676746v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Thivel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791791v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215270v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05075912v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Primot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maigron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Degret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854858v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Portier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Palmieri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sockeel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Heiries" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Henri Michel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ranieri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Cattin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574515v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethien" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brousse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gruss" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991807v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Artero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comtat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Huerta-Ortega" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421540v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Degret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-X Thivel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001580v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967703v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>