--- v1 (2026-03-28)
+++ v2 (2026-05-01)
@@ -866,178 +866,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Concord in Gallo</w:t>
+                <w:t xml:space="preserve">How to deal with microvariation : the case of Negation in Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samantha Becerra-Zita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes RALFe (Rencontres d'Automne de Linguistique Formelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier international MiMoGa sur la Microvariation Morpho-syntaxique Galloromane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02172352v1</w:t>
+                <w:t xml:space="preserve">hal-02122691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to deal with microvariation : the case of Negation in Gallo</w:t>
+                <w:t xml:space="preserve">Negative Concord in Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Becerra-Zita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier international MiMoGa sur la Microvariation Morpho-syntaxique Galloromane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">5èmes RALFe (Rencontres d'Automne de Linguistique Formelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122691v1</w:t>
+                <w:t xml:space="preserve">hal-02172352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Small Clauses and Copular Constructions : the view from Hebrew&amp;quot; by Ur Shlonsky</w:t>
               </w:r>
@@ -1250,191 +1250,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Questions (and Answers) about Cleft Sentences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syntax &amp; Psycho-Syntax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Demirdache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilliot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magda Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41e LSRL - Colloque de Linguistique sur les Langues Romanes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Consortium Workshop on Theoretical and Experimental Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, NIAS Institue, Wassenaar, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026382v1</w:t>
+                <w:t xml:space="preserve">hal-01055191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syntax &amp; Psycho-Syntax</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some Questions (and Answers) about Cleft Sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamida Demirdache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guilliot</w:t>
+                <w:t xml:space="preserve">Magda Oiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium Workshop on Theoretical and Experimental Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, NIAS Institue, Wassenaar, Netherlands</w:t>
+              <w:t xml:space="preserve">41e LSRL - Colloque de Linguistique sur les Langues Romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055191v1</w:t>
+                <w:t xml:space="preserve">hal-01026382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction : a variable(-free) phenomenon</w:t>
               </w:r>
@@ -2325,195 +2325,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing functional relatives...or not</w:t>
+                <w:t xml:space="preserve">Weak versus Strong Resumption: covarying differently</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilliot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">O. Bonami et P. Cabredo-Hofherr. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouman Malkawi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Rouveret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical issues in Syntax and Semantics 8</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resumptive Pronouns at the Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, John Benjamins, pp.395-423, 2011, Language Faculty And Beyond, 9789027208224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/lfab.5.11gui⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026409v1</w:t>
+                <w:t xml:space="preserve">hal-01030784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak versus Strong Resumption: covarying differently</w:t>
+                <w:t xml:space="preserve">Reconstructing functional relatives...or not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilliot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">A. Rouveret. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. Bonami et P. Cabredo-Hofherr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resumptive Pronouns at the Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Empirical issues in Syntax and Semantics 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp. 97-121, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/lfab.5.11gui⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01030784v1</w:t>
+                <w:t xml:space="preserve">hal-01026409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Movement fails to Reconstruct</w:t>
               </w:r>
@@ -2970,51 +2970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252346v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.167.0.3288990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2004.10.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Becerra-Zita" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172352v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122691v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouman Malkawi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Oiry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055191v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Demirdache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9671/enjeux-theoriques-en-syntaxe-interfaces-cognition-et-linearite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12912-book-08535945-9782745359452.html#/6-support-livre_papier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/rllt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.15.03gui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026409v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.5.11gui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/12723/chapter-abstract/162812217?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199553266.003.0009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.290.09mal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.nl/cgi-bin/t_bookview.cgi?bookid=LA%20111" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252346v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilliot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.167.0.3288990" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437089v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2004.10.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811101v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811077v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Becerra-Zita" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172345v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172357v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172352v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172369v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouman Malkawi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Demirdache" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026382v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Oiry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437134v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624785v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9671/enjeux-theoriques-en-syntaxe-interfaces-cognition-et-linearite" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12912-book-08535945-9782745359452.html#/6-support-livre_papier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667785v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/rllt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rllt.15.03gui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01030784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lfab.5.11gui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026409v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437100v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/12723/chapter-abstract/162812217?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199553266.003.0009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/cilt.290.09mal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.benjamins.nl/cgi-bin/t_bookview.cgi?bookid=LA%20111" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>