--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -420,655 +420,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Effects of Oyster Tables on Estuarine Tidal Flow</w:t>
+                <w:t xml:space="preserve">Wave Energy in Brittany (France)—Resource Assessment and WEC Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Lavidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahareh Kamranzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coasts3010002⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15021725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765531v1</w:t>
+                <w:t xml:space="preserve">hal-04765517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Energy in Brittany (France)—Resource Assessment and WEC Performances</w:t>
+                <w:t xml:space="preserve">Modelling the Effects of Oyster Tables on Estuarine Tidal Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bahareh Kamranzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.1725. </w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.2-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15021725⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coasts3010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765517v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On nodal modulations of tidal-stream energy resource in north-western Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting sea surface salinity in a tidal estuary with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+                <w:t xml:space="preserve">Sébastien Petton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2022.103091⟩</w:t>
+              <w:t xml:space="preserve">Oceanologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, pp.318 - 332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceano.2022.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638242v1</w:t>
+                <w:t xml:space="preserve">hal-04113360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave resource assessment and climate change impacts in Reunion and Mauritius</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bahareh Kamranzad</w:t>
+                <w:t xml:space="preserve">On nodal modulations of tidal-stream energy resource in north-western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoru Takara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal and offshore science and engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.103091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2022.103091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763276v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sea surface salinity in a tidal estuary with machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blockage Corrections for Tidal Turbines—Application to an Array of Turbines in the Alderney Race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasteho Djama Dirieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceano.2022.07.007⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15103475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113360v1</w:t>
+                <w:t xml:space="preserve">hal-03908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockage Corrections for Tidal Turbines—Application to an Array of Turbines in the Alderney Race</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+                <w:t xml:space="preserve">Wave resource assessment and climate change impacts in Reunion and Mauritius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahareh Kamranzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
+                <w:t xml:space="preserve">Kaoru Takara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Louisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coastal and offshore science and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908166v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Energy Resource Assessment for Small-Scale WEC near a Harbour</w:t>
               </w:r>
@@ -1158,77 +1158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Efficiency of a Fence of Tidal Turbines in the Alderney Race: Comparison between Analytical and Numerical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasteho Djama Dirieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1494,1140 +1494,1140 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of wave power variability and exploitation with a long-term hindcast database</w:t>
+                <w:t xml:space="preserve">The Tidal Stream Energy Resource of the Fromveur Strait—A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Chapalain</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.03.076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8121037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863292v1</w:t>
+                <w:t xml:space="preserve">hal-03638236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Energy Resource Assessment for Exploitation—A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Lavidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (9), pp.705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse8090705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638234v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Energy Resource Assessment for Exploitation—A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wake field study of tidal turbines under realistic flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Chapalain</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Good</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse8090705⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.1196-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054537v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake field study of tidal turbines under realistic flow conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of hydrodynamics and tidal energy extraction in the Alderney Race: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.129⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863266v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tidal Stream Energy Resource of the Fromveur Strait—A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional modelling of turbine wake interactions at a tidal stream energy site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelet N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapalain G</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiébot J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillou S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse8121037⟩</w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.102009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.102009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03638236v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study for tidal current velocity prediction using simplified and fast algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tondut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. El Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thiébot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ocean Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104, pp.102346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of hydrodynamics and tidal energy extraction in the Alderney Race: a review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating wave energy flux from significant wave height and peak period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0498⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.1383-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.03.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876681v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional modelling of turbine wake interactions at a tidal stream energy site</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal variability of tidal-stream energy in north-western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378 (2178), pp.20190493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2019.102009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02486562v1</w:t>
+                <w:t xml:space="preserve">hal-03054449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating wave energy flux from significant wave height and peak period</w:t>
+                <w:t xml:space="preserve">Assessment of wave power variability and exploitation with a long-term hindcast database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 155, pp.1383-1393. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.03.124⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 154, pp.1272-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2020.03.076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863302v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of tidal-stream energy in north-western Europe</w:t>
+                <w:t xml:space="preserve">Wave Energy Resource Assessment for Exploitation—A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Lavidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8090705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03054449v1</w:t>
+                <w:t xml:space="preserve">hal-03638234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Tidal Current Velocity Vector Time Series Prediction: A Comparative Study for a French High Tidal Energy Potential Site</w:t>
               </w:r>
@@ -2652,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (2), pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbines’ effects on water renewal within a marine tidal stream energy site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2819,1144 +2819,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the tidal stream power resource around France using a high-resolution harmonic database</w:t>
+                <w:t xml:space="preserve">Annual and seasonal variabilities in the performances of wave energy converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Robins</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865261v1</w:t>
+                <w:t xml:space="preserve">hal-01897275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual and seasonal variabilities in the performances of wave energy converters</w:t>
+                <w:t xml:space="preserve">Characterising the tidal stream power resource around France using a high-resolution harmonic database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georges Chapalain</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Neill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Robins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.706 - 718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2017.12.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897275v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling effects of tidal currents on waves at a tidal stream energy site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal monitoring of blue mussel ( Mytilus spp. ) populations in a harbor area: A focus on responses to environmental factors and chronic contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duvieilbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyomarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bassoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.031⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.24 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2017.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673395v1</w:t>
+                <w:t xml:space="preserve">hal-01865269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Multi-Year Time-Series Profiles of Suspended Particulate Inorganic Matter Concentrations Using Machine Learning Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the impact of tidal stream energy extraction on the Lagrangian circulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 203, pp.321-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs9121320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01832127v1</w:t>
+                <w:t xml:space="preserve">hal-01581756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal monitoring of blue mussel ( Mytilus spp. ) populations in a harbor area: A focus on responses to environmental factors and chronic contamination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling effects of tidal currents on waves at a tidal stream energy site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2017.04.008⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114, pp.180 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865269v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of tidal stream energy extraction on the Lagrangian circulation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Construction of Multi-Year Time-Series Profiles of Suspended Particulate Inorganic Matter Concentrations Using Machine Learning Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pannimpullath Renosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 203, pp.321-332. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (12), pp.1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.06.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs9121320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01581756v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of tides and waves on near-surface suspended sediment concentrations in the English Channel</w:t>
+                <w:t xml:space="preserve">Tidal Turbines’ Layout in a Stream with Asymmetry and Misalignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceano.2016.06.002⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en10111892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865270v1</w:t>
+                <w:t xml:space="preserve">hal-01672248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal Turbines’ Layout in a Stream with Asymmetry and Misalignment</w:t>
+                <w:t xml:space="preserve">The impact of tides and waves on near-surface suspended sediment concentrations in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (11), </w:t>
+              <w:t xml:space="preserve">Oceanologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59 (1), pp.28 - 36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en10111892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceano.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672248v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of waves on the tidal kinetic energy resource at a tidal stream energy site</w:t>
+                <w:t xml:space="preserve">The impact of seabed rock roughness on tidal stream power extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon P. Neill</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 180, pp.402 - 415. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.762-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.07.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672290v1</w:t>
+                <w:t xml:space="preserve">hal-04027088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of seabed rock roughness on tidal stream power extraction</w:t>
+                <w:t xml:space="preserve">The influence of waves on the tidal kinetic energy resource at a tidal stream energy site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon P. Neill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 112, pp.762-773. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.402 - 415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.07.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673396v1</w:t>
+                <w:t xml:space="preserve">hal-01672290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of seabed rock roughness on tidal stream power extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.762-773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027088v1</w:t>
+                <w:t xml:space="preserve">hal-01673396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton-Conducting Phenolate-Based Zr Metal–Organic Framework: A Joint Experimental–Modeling Investigation</w:t>
               </w:r>
@@ -4089,64 +4089,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Near-Surface Suspended Sediment Concentration in the English Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rivier Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4940,447 +4940,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling impact of northerly wind-generated waves on sediments resuspensions in the Dover Strait and adjacent waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observed vs. predicted variability in non-algal suspended particulate matter concentration in the English Channel in relation to tides and waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bryère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Petus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2011.08.011⟩</w:t>
+              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.139 - 151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00367-011-0271-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673392v1</w:t>
+                <w:t xml:space="preserve">hal-01865492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observed vs. predicted variability in non-algal suspended particulate matter concentration in the English Channel in relation to tides and waves</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of waves on the initiation of headland-associated sandbanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Marine Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32 (2), pp.139 - 151. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (11), pp.1202-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00367-011-0271-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2011.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865492v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of waves on the initiation of headland-associated sandbanks</w:t>
+                <w:t xml:space="preserve">Influence des niveaux d’eau et des courants de marée sur la hauteur de houle dans l’estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 31 (11), pp.1202-1213. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.49 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2011.04.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2011061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673393v1</w:t>
+                <w:t xml:space="preserve">hal-01673394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des niveaux d’eau et des courants de marée sur la hauteur de houle dans l’estuaire de la Seine</w:t>
+                <w:t xml:space="preserve">Modelling impact of northerly wind-generated waves on sediments resuspensions in the Dover Strait and adjacent waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.49 - 55. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (18), pp.1894-1903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2011061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2011.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673394v1</w:t>
+                <w:t xml:space="preserve">hal-01673392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of tide-induced transport of heterogeneous sediments in the English Channel</w:t>
               </w:r>
@@ -5686,94 +5686,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114 (C7), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.C07025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JC004791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673388v1</w:t>
+                <w:t xml:space="preserve">hal-00419413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional modeling of tide-induced suspended transport of seabed multicomponent sediments in the eastern English Channel</w:t>
               </w:r>
@@ -5802,94 +5802,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114, pp.C07025. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (C7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JC004791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419413v1</w:t>
+                <w:t xml:space="preserve">hal-01673388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6028,51 +6028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thiébot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6183,90 +6183,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of multi-year time series profiles of suspended particulate inorganic matter concentrations from highly dynamic coastal waters of the English Channel using self-organizing maps and hidden Markov model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pannimpullath Renosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Yala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Badran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6302,234 +6302,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental d'un parc hydrolien : sensibilité des prédictions à la rugosité de fond.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measuring in water suspended particulate inorganic matter by statistical learning of ocean colour satellite data with models of ocean currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pannimpullath Renosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Yala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Badran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes journées de l'hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">A Connected Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496792v1</w:t>
+                <w:t xml:space="preserve">hal-02011638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring in water suspended particulate inorganic matter by statistical learning of ocean colour satellite data with models of ocean currents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact environnemental d'un parc hydrolien : sensibilité des prédictions à la rugosité de fond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A Connected Ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">15èmes journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011638v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Energy Potential in the Sea of Iroise</w:t>
               </w:r>
@@ -6781,420 +6781,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des eaux de surface en mer d'Iroise et RAde de Brest par Navire d'Opportunités.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation multiparamètres automatique par navire d'opportunités le long du continuum terre-mer de la rade de Brest et de la mer d'Iroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de RESOMAR, Réseau national des stations marines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">XII èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011220v1</w:t>
+                <w:t xml:space="preserve">hal-01889815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation multiparamètres automatique par navire d'opportunités le long du continuum terre-mer de la rade de Brest et de la mer d'Iroise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea Surface Temperature (SST) modelling in the Sea of Iroise. Assessment of boundary conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">16th biennal workshop of the Joint Numerical Sea Modelling Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889815v1</w:t>
+                <w:t xml:space="preserve">hal-02011221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Surface Temperature (SST) modelling in the Sea of Iroise. Assessment of boundary conditions.</w:t>
+                <w:t xml:space="preserve">Flux sédimentaires en manche. Modélisation et observation satellite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th biennal workshop of the Joint Numerical Sea Modelling Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">9 èmes Journées Scientifiques et Techniques du CETMEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011221v1</w:t>
+                <w:t xml:space="preserve">hal-01950719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux sédimentaires en manche. Modélisation et observation satellite.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance des eaux de surface en mer d'Iroise et RAde de Brest par Navire d'Opportunités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 èmes Journées Scientifiques et Techniques du CETMEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de RESOMAR, Réseau national des stations marines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950719v1</w:t>
+                <w:t xml:space="preserve">hal-02011220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics and multiscale coupling for wave height modelling in Le Havre harbor.</w:t>
               </w:r>
@@ -7262,90 +7262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration de sédiment en suspension près de la surface en Manche : modélisation numérique vs observation satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7446,226 +7446,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration de sédiment en suspension près de la surface en Manche : modélisation numérique vs observation satellite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of tide on waves in the outer Seine estuary and the harbor of Le Havre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Santander, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865711v1</w:t>
+                <w:t xml:space="preserve">hal-01866094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tide on waves in the outer Seine estuary and the harbor of Le Havre.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentration de sédiment en suspension près de la surface en Manche : modélisation numérique vs observation satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Coastal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIIe Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.12 - 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2012.042-R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866094v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of the coupling between TELEMAC2D and TOMAWAC on SISYPHE modelling in the outer Seine estuary.</w:t>
               </w:r>
@@ -7809,308 +7809,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité d'un modèle hydro-sédimentaire aux incertitudes liées à la caractérisation des sédiments de fond</w:t>
+                <w:t xml:space="preserve">Sensitivity of hydrodynamic and sediment transport models to uncertainties in bottom sediments characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Simhydro 2010: Hydraulic modeling and uncertainty.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Nice, France</w:t>
+              <w:t xml:space="preserve">Simhydro 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502805v1</w:t>
+                <w:t xml:space="preserve">hal-02010271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenèse des bancs jouxtant les caps sous l'influence combinée de la marée et de la houle</w:t>
+                <w:t xml:space="preserve">Sensibilité d'un modèle hydro-sédimentaire aux incertitudes liées à la caractérisation des sédiments de fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference Simhydro 2010: Hydraulic modeling and uncertainty.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880537v1</w:t>
+                <w:t xml:space="preserve">hal-01502805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of hydrodynamic and sediment transport models to uncertainties in bottom sediments characterization.</w:t>
+                <w:t xml:space="preserve">Morphogenèse des bancs jouxtant les caps sous l'influence combinée de la marée et de la houle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simhydro 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Les Sables d'Olonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2010.035-g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010271v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des flux sédimentaires dans la rade de Brest et ses abords</w:t>
               </w:r>
@@ -8198,200 +8198,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et implémentation de modules de processus-clés dans la modélisation des transports sédimentaires côtiers.</w:t>
+                <w:t xml:space="preserve">Modélisation des mises en suspension des sédiments de fond dans le détroit du Pas-de-Calais en condition de tempête – comparaison avec les observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Océanographie Côtière Opérationnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Xèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Sophia Antipolis, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2008.010-g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949387v1</w:t>
+                <w:t xml:space="preserve">hal-01880534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des mises en suspension des sédiments de fond dans le détroit du Pas-de-Calais en condition de tempête – comparaison avec les observations</w:t>
+                <w:t xml:space="preserve">Développement et implémentation de modules de processus-clés dans la modélisation des transports sédimentaires côtiers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xèmes Journées Nationales Génie Côtier - Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence sur l'Océanographie Côtière Opérationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2008.010-g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01880534v1</w:t>
+                <w:t xml:space="preserve">hal-01949387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des mises en suspension dans le détroit du Pas-de-Calais sous l’influence des courants de marée et de la houle.</w:t>
               </w:r>
@@ -8879,90 +8879,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling vs. satellite remote-sensing of near-surface non-algal suspended particulate matter in the English Channel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Estuaries and Coastal Seas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8987,77 +8987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observed variability of the suspended particulates matter concentration in the English Channel in relation to the tidal cycle and waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9520,51 +9520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33A97450"/>
+    <w:nsid w:val="38565AA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9751,51 +9751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6227-8134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132816342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Xiong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jcec.2024.13.1.12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts4010007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts3010002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lavidas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahareh Kamranzad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15021725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638242v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103091" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763276v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Takara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Louisor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04113360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2022.07.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908166v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasteho Djama Dirieh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103475" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2021.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3011742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.076" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090705" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Good" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.129" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121037" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054549v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Tawil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thi&#233;bot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102346" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486562v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelet N" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapalain G" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;bot J" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou S" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.124" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0493" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony El Tawil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116113" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897275v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Renosh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9121320" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865269v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duvieilbourg" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyomarch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassoulet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.04.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581756v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.022" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865270v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier Rivier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2016.06.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672248v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111892" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672290v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.070" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027088v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mileo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devautour-Vinot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04649" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3020193" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.06.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.05.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.02.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014062" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.12.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0627-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ12186S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-11-00075.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-11-00192.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.08.011" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0271-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.04.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673394v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011061" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.01.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693210" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673388v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC004791" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7PKQ6BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapalain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michelet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496792v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thi&#233;bot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011638v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889815v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011221v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950719v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01865711v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.042-R" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866094v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01865709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502805v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.035-g" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010271v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villaret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949387v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880534v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2008.010-g" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949382v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Morellato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Amis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867129v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011209v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010265v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6227-8134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132816342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Xiong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jcec.2024.13.1.12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts4010007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lavidas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahareh Kamranzad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15021725" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts3010002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04113360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2022.07.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasteho Djama Dirieh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103475" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Takara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Louisor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2021.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3011742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090705" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Good" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.129" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelet N" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapalain G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;bot J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou S" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Tawil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thi&#233;bot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102346" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054449v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.076" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony El Tawil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116113" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duvieilbourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyomarch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassoulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.04.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Renosh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9121320" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111892" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier Rivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2016.06.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672290v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.070" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mileo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devautour-Vinot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04649" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3020193" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.06.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.05.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.02.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014062" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.12.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0627-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ12186S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-11-00075.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-11-00192.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0271-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.04.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.08.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.01.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693210" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC004791" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7PKQ6BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapalain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michelet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011638v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thi&#233;bot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01865711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.042-R" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01865709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.035-g" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villaret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2008.010-g" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949387v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949382v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Morellato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Amis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867129v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011209v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010265v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>