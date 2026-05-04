--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -420,655 +420,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Energy in Brittany (France)—Resource Assessment and WEC Performances</w:t>
+                <w:t xml:space="preserve">Modelling the Effects of Oyster Tables on Estuarine Tidal Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bahareh Kamranzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15021725⟩</w:t>
+              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.2-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/coasts3010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765517v1</w:t>
+                <w:t xml:space="preserve">hal-04765531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Effects of Oyster Tables on Estuarine Tidal Flow</w:t>
+                <w:t xml:space="preserve">Wave Energy in Brittany (France)—Resource Assessment and WEC Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Lavidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahareh Kamranzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuaries and Coasts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.2-23. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.1725. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/coasts3010002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su15021725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765531v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting sea surface salinity in a tidal estuary with machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave resource assessment and climate change impacts in Reunion and Mauritius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahareh Kamranzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoru Takara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Louisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Petton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Coastal and offshore science and engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113360v1</w:t>
+                <w:t xml:space="preserve">hal-03763276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On nodal modulations of tidal-stream energy resource in north-western Europe</w:t>
+                <w:t xml:space="preserve">Blockage Corrections for Tidal Turbines—Application to an Array of Turbines in the Alderney Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nasteho Djama Dirieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121, pp.103091. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2022.103091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en15103475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638242v1</w:t>
+                <w:t xml:space="preserve">hal-03908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blockage Corrections for Tidal Turbines—Application to an Array of Turbines in the Alderney Race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting sea surface salinity in a tidal estuary with machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasteho Djama Dirieh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+                <w:t xml:space="preserve">Sébastien Petton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en15103475⟩</w:t>
+              <w:t xml:space="preserve">Oceanologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65, pp.318 - 332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceano.2022.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908166v1</w:t>
+                <w:t xml:space="preserve">hal-04113360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave resource assessment and climate change impacts in Reunion and Mauritius</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bahareh Kamranzad</w:t>
+                <w:t xml:space="preserve">On nodal modulations of tidal-stream energy resource in north-western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoru Takara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal and offshore science and engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.103091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2022.103091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763276v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Energy Resource Assessment for Small-Scale WEC near a Harbour</w:t>
               </w:r>
@@ -1158,77 +1158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Efficiency of a Fence of Tidal Turbines in the Alderney Race: Comparison between Analytical and Numerical Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thiébot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nasteho Djama Dirieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1494,408 +1494,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tidal Stream Energy Resource of the Fromveur Strait—A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wake field study of tidal turbines under realistic flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Andrew Good</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse8121037⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.1196-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638236v1</w:t>
+                <w:t xml:space="preserve">hal-02863266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Energy Resource Assessment for Exploitation—A Review</w:t>
+                <w:t xml:space="preserve">The Tidal Stream Energy Resource of the Fromveur Strait—A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Chapalain</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (9), pp.705. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.1037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8121037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse8090705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03054537v1</w:t>
+                <w:t xml:space="preserve">hal-03638236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wake field study of tidal turbines under realistic flow conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave Energy Resource Assessment for Exploitation—A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Lewis</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Lavidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 151, pp.1196-1208. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse8090705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863266v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of hydrodynamics and tidal energy extraction in the Alderney Race: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Bennis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2340,51 +2340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Neill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 378 (2178), pp.20190493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2522,87 +2522,87 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Energy Resource Assessment for Exploitation—A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Lavidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (9), pp.705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse8090705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638234v1</w:t>
@@ -2652,51 +2652,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 7 (2), pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2734,51 +2734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbines’ effects on water renewal within a marine tidal stream energy site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3669,51 +3669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of seabed rock roughness on tidal stream power extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiébot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.762-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3864,51 +3864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of seabed rock roughness on tidal stream power extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 112, pp.762-773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4538,247 +4538,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling impact of bottom roughness on sea surface temperature in the Sea of Iroise</w:t>
+                <w:t xml:space="preserve">Sea surface temperature modelling in the Sea of Iroise: assessment of boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 54, pp.80-92. </w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63 (7), pp.849-863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2012.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-013-0627-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116083v1</w:t>
+                <w:t xml:space="preserve">hal-00845421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea surface temperature modelling in the Sea of Iroise: assessment of boundary conditions</w:t>
+                <w:t xml:space="preserve">Modelling impact of bottom roughness on sea surface temperature in the Sea of Iroise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54, pp.80-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2012.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10236-013-0627-z⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00845421v1</w:t>
+                <w:t xml:space="preserve">hal-02116083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Tide-Induced Modulation of Wave Height in the Outer Seine Estuary</w:t>
               </w:r>
@@ -5686,94 +5686,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114, pp.C07025. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (C7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JC004791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419413v1</w:t>
+                <w:t xml:space="preserve">hal-01673388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional modeling of tide-induced suspended transport of seabed multicomponent sediments in the eastern English Channel</w:t>
               </w:r>
@@ -5802,94 +5802,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114 (C7), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.C07025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JC004791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673388v1</w:t>
+                <w:t xml:space="preserve">hal-00419413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6781,420 +6781,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation multiparamètres automatique par navire d'opportunités le long du continuum terre-mer de la rade de Brest et de la mer d'Iroise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance des eaux de surface en mer d'Iroise et RAde de Brest par Navire d'Opportunités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de RESOMAR, Réseau national des stations marines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889815v1</w:t>
+                <w:t xml:space="preserve">hal-02011220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Surface Temperature (SST) modelling in the Sea of Iroise. Assessment of boundary conditions.</w:t>
+                <w:t xml:space="preserve">Flux sédimentaires en manche. Modélisation et observation satellite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th biennal workshop of the Joint Numerical Sea Modelling Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">9 èmes Journées Scientifiques et Techniques du CETMEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011221v1</w:t>
+                <w:t xml:space="preserve">hal-01950719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux sédimentaires en manche. Modélisation et observation satellite.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation multiparamètres automatique par navire d'opportunités le long du continuum terre-mer de la rade de Brest et de la mer d'Iroise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Gohin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 èmes Journées Scientifiques et Techniques du CETMEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">XII èmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01950719v1</w:t>
+                <w:t xml:space="preserve">hal-01889815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des eaux de surface en mer d'Iroise et RAde de Brest par Navire d'Opportunités.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea Surface Temperature (SST) modelling in the Sea of Iroise. Assessment of boundary conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de RESOMAR, Réseau national des stations marines</w:t>
+              <w:t xml:space="preserve">16th biennal workshop of the Joint Numerical Sea Modelling Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011220v1</w:t>
+                <w:t xml:space="preserve">hal-02011221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics and multiscale coupling for wave height modelling in Le Havre harbor.</w:t>
               </w:r>
@@ -8371,325 +8371,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des mises en suspension dans le détroit du Pas-de-Calais sous l’influence des courants de marée et de la houle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation et modélisation de la houle sur la plage macrotidale de Pentrez en Baie de Douarnenez.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David L. Morellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+              <w:t xml:space="preserve">IXémes Journées Nationales Génie Côtier-Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949382v1</w:t>
+                <w:t xml:space="preserve">hal-01874207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparaison et validation de différents modèles de propagation de houle en Baie de Douarnenez.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des mises en suspension dans le détroit du Pas-de-Calais sous l’influence des courants de marée et de la houle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Amis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xèmes Journées Nationales Génie Civil – Génie Côtier</w:t>
+              <w:t xml:space="preserve">IXèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874202v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation et modélisation de la houle sur la plage macrotidale de Pentrez en Baie de Douarnenez.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Intercomparaison et validation de différents modèles de propagation de houle en Baie de Douarnenez.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Morellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapalain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guillou</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Duvieilbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Amis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXémes Journées Nationales Génie Côtier-Génie Civil</w:t>
+              <w:t xml:space="preserve">Xèmes Journées Nationales Génie Civil – Génie Côtier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874207v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9520,51 +9520,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38565AA6"/>
+    <w:nsid w:val="1624D86F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9751,51 +9751,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6227-8134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132816342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Xiong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jcec.2024.13.1.12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts4010007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765517v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lavidas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahareh Kamranzad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15021725" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765531v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts3010002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04113360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2022.07.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638242v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103091" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908166v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasteho Djama Dirieh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103475" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763276v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Takara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Louisor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2021.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3011742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638236v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054537v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090705" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Good" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.129" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelet N" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapalain G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;bot J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou S" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Tawil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thi&#233;bot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102346" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054449v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.076" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony El Tawil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116113" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duvieilbourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyomarch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassoulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.04.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Renosh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9121320" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111892" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier Rivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2016.06.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672290v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.070" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mileo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devautour-Vinot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04649" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3020193" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.06.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.05.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.02.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014062" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116083v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.12.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845421v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0627-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ12186S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-11-00075.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-11-00192.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0271-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.04.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.08.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.01.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693210" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419413v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC004791" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7PKQ6BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673388v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapalain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michelet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011638v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thi&#233;bot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011220v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01865711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.042-R" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01865709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.035-g" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villaret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2008.010-g" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949387v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949382v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874202v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Morellato" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Amis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874207v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867129v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011209v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010265v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6227-8134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132816342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Xiong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jcec.2024.13.1.12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts4010007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts3010002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lavidas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahareh Kamranzad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15021725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Takara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Louisor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasteho Djama Dirieh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103475" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04113360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2022.07.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2021.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3011742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Good" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.129" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090705" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelet N" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapalain G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;bot J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou S" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Tawil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thi&#233;bot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102346" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054449v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.076" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony El Tawil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116113" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duvieilbourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyomarch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassoulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.04.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Renosh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9121320" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111892" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier Rivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2016.06.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672290v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.070" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mileo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devautour-Vinot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04649" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3020193" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.06.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.05.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.02.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014062" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0627-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ12186S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.12.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-11-00075.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-11-00192.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0271-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.04.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.08.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.01.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693210" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673388v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC004791" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7PKQ6BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapalain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michelet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011638v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thi&#233;bot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950719v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01865711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.042-R" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01865709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.035-g" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villaret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2008.010-g" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949387v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Morellato" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949382v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Amis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867129v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011209v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010265v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>