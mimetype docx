--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,9465 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9414 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Guillou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6227-8134</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132816342</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Ens_sw4AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Surface Salinity Forecasting with a Comparison Studying Case of GMM-VSG and FB-Prophet Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenlin Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham Farazdaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jena Jeong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Civil Engineering and Construction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.12-28. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32732/jcec.2024.13.1.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing Seiches Oscillations in a Macro-Tidal Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.108-126. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coasts4010007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Effects of Oyster Tables on Estuarine Tidal Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (1), pp.2-23. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coasts3010002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Energy in Brittany (France)—Resource Assessment and WEC Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Lavidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahareh Kamranzad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (2), pp.1725. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su15021725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave resource assessment and climate change impacts in Reunion and Mauritius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahareh Kamranzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Takara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Louisor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal and offshore science and engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sea surface salinity in a tidal estuary with machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Petton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65, pp.318 - 332. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2022.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockage Corrections for Tidal Turbines—Application to an Array of Turbines in the Alderney Race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasteho Djama Dirieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiébot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en15103475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Energy Resource Assessment for Small-Scale WEC near a Harbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.1081. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse10081081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Efficiency of a Fence of Tidal Turbines in the Alderney Race: Comparison between Analytical and Numerical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiébot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasteho Djama Dirieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Sébastien Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (4), pp.892. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en14040892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning methods applied to sea level predictions in the upper part of a tidal estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (4), pp.531 - 544. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2021.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Observing System Simulation Experiment (OSSE) in Deriving Suspended Sediment Concentrations in the Ocean From MTG/FCI Satellite Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renosh Pannimpullath Remanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Thiria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 59 (7), pp.5423 - 5433. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2020.3011742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wake field study of tidal turbines under realistic flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Good</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 151, pp.1196-1208. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2019.11.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Energy Resource Assessment for Exploitation—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Lavidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.705. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8090705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tidal Stream Energy Resource of the Fromveur Strait—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (12), pp.1037. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8121037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study for tidal current velocity prediction using simplified and fast algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tondut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. El Tawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiébot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benaouicha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.102346. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2020.102346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of turbine wake interactions at a tidal stream energy site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelet N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapalain G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébot J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillou S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ocean Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 95, pp.102009. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apor.2019.102009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of hydrodynamics and tidal energy extraction in the Alderney Race: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Bennis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P. Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, New insights on tidal dynamics and tidal energy harvesting in the Alderney Race, 378 (2178), pp.20190498. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating wave energy flux from significant wave height and peak period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.1383-1393. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.03.124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of tidal-stream energy in north-western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378 (2178), pp.20190493. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Energy Resource Assessment for Exploitation—A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Lavidas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (9), pp.705. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse8090705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of wave power variability and exploitation with a long-term hindcast database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154, pp.1272-1282. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2020.03.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Tidal Current Velocity Vector Time Series Prediction: A Comparative Study for a French High Tidal Energy Potential Site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony El Tawil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Frederic Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (2), pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbines’ effects on water renewal within a marine tidal stream energy site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiebot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.116113. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2019.116113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual and seasonal variabilities in the performances of wave energy converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01897275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterising the tidal stream power resource around France using a high-resolution harmonic database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Robins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.706 - 718. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2017.12.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling effects of tidal currents on waves at a tidal stream energy site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.180 - 190. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2016.12.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Multi-Year Time-Series Profiles of Suspended Particulate Inorganic Matter Concentrations Using Machine Learning Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannimpullath Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Yala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (12), pp.1320. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9121320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal monitoring of blue mussel ( Mytilus spp. ) populations in a harbor area: A focus on responses to environmental factors and chronic contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Duvieilbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guyomarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bassoulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, pp.24 - 35. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2017.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of tidal stream energy extraction on the Lagrangian circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 203, pp.321-332. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2017.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal Turbines’ Layout in a Stream with Asymmetry and Misalignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (11), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en10111892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of tides and waves on near-surface suspended sediment concentrations in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.28 - 36. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceano.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of seabed rock roughness on tidal stream power extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiébot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.762-773. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04027088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of waves on the tidal kinetic energy resource at a tidal stream energy site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon P. Neill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.402 - 415. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.07.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of seabed rock roughness on tidal stream power extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thiebot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.762-773. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2016.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton-Conducting Phenolate-Based Zr Metal–Organic Framework: A Joint Experimental–Modeling Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mileo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Devautour-Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mouchaham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (43), pp.24503-24510. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b04649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02473130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Near-Surface Suspended Sediment Concentration in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.193 - 215. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse3020193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of nearshore wave energy resource in the Sea of Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83, pp.942 - 953. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2015.05.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01672292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of wave energy potential in the Sea of Iroise with two spectral models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106, pp.141 - 151. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.06.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave-energy dissipation by bottom friction in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82, pp.42 - 51. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2014.02.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling dynamics and exchanges of fine sediments in the bay of Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.47 - 53. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2014062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impact of bottom roughness on sea surface temperature in the Sea of Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duvieilbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.80-92. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2012.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02116083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea surface temperature modelling in the Sea of Iroise: assessment of boundary conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duvieilbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (7), pp.849-863. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-013-0627-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Tide-Induced Modulation of Wave Height in the Outer Seine Estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (3), pp.613-623. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-11-00075.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Penetration of Tide-Influenced Waves in Le Havre Harbor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 283 (4), pp.945-955. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/JCOASTRES-D-11-00192.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed vs. predicted variability in non-algal suspended particulate matter concentration in the English Channel in relation to tides and waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bryère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Marine Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (2), pp.139 - 151. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00367-011-0271-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of waves on the initiation of headland-associated sandbanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (11), pp.1202-1213. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2011.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des niveaux d’eau et des courants de marée sur la hauteur de houle dans l’estuaire de la Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.49 - 55. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2011061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling impact of northerly wind-generated waves on sediments resuspensions in the Dover Strait and adjacent waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (18), pp.1894-1903. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of tide-induced transport of heterogeneous sediments in the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (7), pp.806 - 819. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2010.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENSIBILITE D 'UN MODELE HYDRO-SEDIMENTAIRE AUX INCERTITUDES LIEES A LA CARACTERISATION DES SEDIMENTS DE FOND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydraulic modeling and uncertainty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une houle de tempête sur les mises en suspension des sédiments de fond dans le détroit du Pas-de-Calais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.163-179. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2010.9693210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modeling of tide-induced suspended transport of seabed multicomponent sediments in the eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114 (C7), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JC004791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modeling of tide-induced suspended transport of seabed multicomponent sediments in the eastern English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.C07025. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008JC004791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Effects of Tidal Turbines on Water-Mass Transport with the Lagrangian Barycentric Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3-D modelling of turbine wake interactions at a tidal stream energy site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Michelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiébot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Estuaries and Coasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houle et courants de marée en mer d'Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of multi-year time series profiles of suspended particulate inorganic matter concentrations from highly dynamic coastal waters of the English Channel using self-organizing maps and hidden Markov model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannimpullath Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Yala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Badran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Ocean Colour Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental d'un parc hydrolien : sensibilité des prédictions à la rugosité de fond.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Thiébot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées de l'hydrodynamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring in water suspended particulate inorganic matter by statistical learning of ocean colour satellite data with models of ocean currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastase Alexandre Charantonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pannimpullath Renosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Yala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Badran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Connected Ocean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave Energy Potential in the Sea of Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Wave and Tidal Energy Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling mixed sediment transport in the bay of Brest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercoh 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment modelling in the bay of Brest impacted by the slipper limpet Crepidula Fornicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Beudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Dynamics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des eaux de surface en mer d'Iroise et RAde de Brest par Navire d'Opportunités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duvieilbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de RESOMAR, Réseau national des stations marines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation multiparamètres automatique par navire d'opportunités le long du continuum terre-mer de la rade de Brest et de la mer d'Iroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duvieilbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII èmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Surface Temperature (SST) modelling in the Sea of Iroise. Assessment of boundary conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duvieilbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th biennal workshop of the Joint Numerical Sea Modelling Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux sédimentaires en manche. Modélisation et observation satellite.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9 èmes Journées Scientifiques et Techniques du CETMEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics and multiscale coupling for wave height modelling in Le Havre harbor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2012:New trends in simulation, Hydroinformatics &amp; 3D modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration de sédiment en suspension près de la surface en Manche : modélisation numérique vs observation satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MULTIPHYSICS AND MULTISCALE COUPLINGS FOR WAVE HEIGHT MODELLING IN LE HAVRE HARBOUR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro 2012:New trends in simulation, Hydroinformatics &amp; 3D modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentration de sédiment en suspension près de la surface en Manche : modélisation numérique vs observation satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Cherbourg, France. pp.12 - 14, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2012.042-R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tide on waves in the outer Seine estuary and the harbor of Le Havre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Coastal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Santander, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the coupling between TELEMAC2D and TOMAWAC on SISYPHE modelling in the outer Seine estuary.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth TELEMAC-MASCARET User Club 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the coupling between TELEMAC 2D and TOMAWAC on SISYPHE modelling in the outer Seine estuary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth TELEMAC &amp; MASCARET User Club</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of hydrodynamic and sediment transport models to uncertainties in bottom sediments characterization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simhydro 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité d'un modèle hydro-sédimentaire aux incertitudes liées à la caractérisation des sédiments de fond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Simhydro 2010: Hydraulic modeling and uncertainty.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenèse des bancs jouxtant les caps sous l'influence combinée de la marée et de la houle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Les Sables d'Olonne, France. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2010.035-g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des flux sédimentaires dans la rade de Brest et ses abords</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lepesqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Villaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31èmes Journées de l'hydraulique : « Morphodynamique et gestion des sédiments dans les estuaires, les baies et les deltas »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des mises en suspension des sédiments de fond dans le détroit du Pas-de-Calais en condition de tempête – comparaison avec les observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Sophia Antipolis, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2008.010-g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et implémentation de modules de processus-clés dans la modélisation des transports sédimentaires côtiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur l'Océanographie Côtière Opérationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des mises en suspension dans le détroit du Pas-de-Calais sous l’influence des courants de marée et de la houle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison et validation de différents modèles de propagation de houle en Baie de Douarnenez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Morellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duvieilbourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Amis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xèmes Journées Nationales Génie Civil – Génie Côtier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et modélisation de la houle sur la plage macrotidale de Pentrez en Baie de Douarnenez.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L. Morellato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXémes Journées Nationales Génie Côtier-Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles de l'hétérogénéité des sédiments de fond et des interactions houle-courant sur l'hydrodynamique et la dynamique sédimentaire en zone subtidale - applications en Manche orientale et à la pointe de la Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Océan, Atmosphère. Université de Bretagne occidentale - Brest, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00376679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of bed-sediment grain-size distribution on wave height predictions in the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coastal Dynamics 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling vs. satellite remote-sensing of near-surface non-algal suspended particulate matter in the English Channel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Estuaries and Coastal Seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observed variability of the suspended particulates matter concentration in the English Channel in relation to the tidal cycle and waves.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Petus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Particles in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Villefranche-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de la marée sur les hauteurs de houle aux abords de Port 2000 au Havre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation spatiale des distributions granulométriques des sédiments de fond - description théorique, manuel d'utilisation et applications en Manche orientale et en mer d'Iroise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leprêtre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des mises en suspension dans le détroit du Pas-de-Calais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Chapalain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la goutte de pluie jusqu'à la mer - Traité d'hydraulique environnementale. Applications des modèles numériques en ingénierie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId220"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9520,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1624D86F"/>
+    <w:nsid w:val="24FF115A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9751,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6227-8134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132816342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Xiong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jcec.2024.13.1.12" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts4010007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765531v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts3010002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lavidas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahareh Kamranzad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15021725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Takara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Louisor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasteho Djama Dirieh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103475" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04113360v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2022.07.007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2022.103091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081081" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908215v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040892" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638239v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2021.07.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3011742" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Good" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.129" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054537v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090705" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelet N" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapalain G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;bot J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou S" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Tawil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thi&#233;bot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102346" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863302v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054449v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0493" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.076" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024298v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony El Tawil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116113" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897275v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.033" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865269v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duvieilbourg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyomarch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassoulet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.04.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673395v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.031" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Renosh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9121320" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111892" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier Rivier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2016.06.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672290v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.070" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673396v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473130v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mileo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devautour-Vinot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04649" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865275v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3020193" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.06.033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.05.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.02.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865279v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014062" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0627-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ12186S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.12.003" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711787v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-11-00075.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-11-00192.1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petus" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0271-x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.04.013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673394v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.08.011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.01.018" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693210" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673388v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC004791" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7PKQ6BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419413v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865267v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapalain" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michelet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024300v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024304v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011638v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thi&#233;bot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011628v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011624v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011220v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950719v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011221v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505299v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866094v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01865711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.042-R" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889807v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01865709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880537v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.035-g" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950717v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villaret" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880534v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2008.010-g" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949387v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874207v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Morellato" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949382v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874202v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Amis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376679v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867129v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866095v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011209v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011214v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010270v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010265v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-guillou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6227-8134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132816342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Ens_sw4AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765545v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlin Xiong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Farazdaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Jeong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapalain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32732/jcec.2024.13.1.12" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts4010007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765531v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coasts3010002" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lavidas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahareh Kamranzad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15021725" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Takara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Louisor" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04113360v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2022.07.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908166v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasteho Djama Dirieh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S&#233;bastien Guillou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103475" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sergent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10081081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03908215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14040892" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638239v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2021.07.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renosh Pannimpullath Remanan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastase Alexandre Charantonis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thiria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2020.3011742" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Good" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lewis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.11.129" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8090705" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8121037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tondut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. El Tawil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thi&#233;bot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benaouicha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102346" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486562v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelet N" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapalain G" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;bot J" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou S" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2019.102009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02876681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Bennis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon P. Neill" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.124" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054449v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Neill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0493" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863292v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.03.076" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony El Tawil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2019.116113" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Robins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2017.12.033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2016.12.031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832127v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannimpullath Renosh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Yala" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9121320" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duvieilbourg" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyomarch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bassoulet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2017.04.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2017.06.022" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672248v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en10111892" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865270v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivier Rivier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gohin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceano.2016.06.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2016.06.053" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.07.070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673396v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mileo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devautour-Vinot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mouchaham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b04649" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865275v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse3020193" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672292v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2015.05.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.06.033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2014.02.029" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865279v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Beudin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2014062" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116083v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duvieilbourg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2012.12.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0627-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ12186S-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711787v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-11-00075.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674762v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-11-00192.1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bry&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00367-011-0271-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673393v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.04.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673394v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2011061" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673392v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2011.08.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.01.018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2010.9693210" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673388v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thais" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC004791" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7PKQ6BL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419413v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chapalain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Michelet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024300v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024304v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Badran" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496792v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Thi&#233;bot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011638v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865260v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011628v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011624v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011220v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889815v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011221v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867127v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889814v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505299v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01865711v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2012.042-R" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866094v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889807v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01865709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010271v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502805v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880537v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2010.035-g" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950717v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lepesqueur" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Villaret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880534v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2008.010-g" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949387v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874202v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Morellato" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Amis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874207v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376679v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867129v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866095v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011209v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010270v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010265v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>