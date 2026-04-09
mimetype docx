--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -372,537 +372,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted roles of the egg perivitelline layer in avian reproduction: Functional insights from the proteomes of chicken egg inner and outer sublayers</w:t>
+                <w:t xml:space="preserve">The Two Domains of the Avian Double-β-Defensin AvBD11 Have Different Ancestors, Common with Potential Monodomain Crocodile and Turtle Defensins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Brégeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomas</w:t>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bernay</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2022.104489⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11050690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541518v1</w:t>
+                <w:t xml:space="preserve">hal-03673045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two Domains of the Avian Double-β-Defensin AvBD11 Have Different Ancestors, Common with Potential Monodomain Crocodile and Turtle Defensins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifaceted roles of the egg perivitelline layer in avian reproduction: Functional insights from the proteomes of chicken egg inner and outer sublayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Landon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 258, pp.104489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology11050690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2022.104489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03673045v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Separation and Protein Solubilization of the Outer and Inner Perivitelline Sublayers from Hen's Eggs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Three‐dimensional structures of avian beta‐microseminoproteins: insight from the chicken egg‐specific beta‐microseminoprotein 3 paralog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61739⟩</w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1739-1756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129191v1</w:t>
+                <w:t xml:space="preserve">hal-03216446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐dimensional structures of avian beta‐microseminoproteins: insight from the chicken egg‐specific beta‐microseminoprotein 3 paralog</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magali Chessé</w:t>
+                <w:t xml:space="preserve">Mechanical Separation and Protein Solubilization of the Outer and Inner Perivitelline Sublayers from Hen's Eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Brégeon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (6), pp.1739-1756. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/61739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216446v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, function, and evolution of Gga -AvBD11, the archetype of the structural avian-double-β-defensin family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -986,342 +986,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
+                <w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Dombre</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Chessé</w:t>
+                <w:t xml:space="preserve">Marc Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000493719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626106v1</w:t>
+                <w:t xml:space="preserve">hal-02622940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell Hincke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mckee</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.111-124. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000493719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622940v1</w:t>
+                <w:t xml:space="preserve">hal-02626106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Golden Egg: Nutritional Value, Bioactivities, and Emerging Benefits for Human Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1368,103 +1368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg serpins: The chicken and/or the egg dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.120-132. </w:t>
@@ -1506,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of egg white antibacterial properties during the first half of incubation: A comparative study between embryonated and unfertilized eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1640,51 +1640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of egg white heparin-binding proteins: towards the identification of natural antibacterial molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,51 +1774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The family secrets of avian egg-specific ovalbumin and its related proteins Y and X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,51 +1826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (3), pp.1-7. </w:t>
@@ -2072,51 +2072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2189,51 +2189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2293,51 +2293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elafin and its precursor trappin-2 still inhibit neutrophil serine proteinases when they are covalently bound to extracellular matrix proteins by tissue transglutaminase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2506,51 +2506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2586,316 +2586,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and antimicrobial protection of the hen’s egg throughout the extended laying cycle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bursa, Turkey</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578315v1</w:t>
+                <w:t xml:space="preserve">hal-04633408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical and antimicrobial protection of the hen’s egg throughout the extended laying cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">International Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bursa, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633408v1</w:t>
+                <w:t xml:space="preserve">hal-04578315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
@@ -3075,51 +3075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraa Ezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,51 +3424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome and biological functions of inner and outer perivitelline layers in the chicken egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3476,51 +3476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.ID: 1676</w:t>
@@ -3549,51 +3549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic and structural evolution of egg antimicrobial proteins and peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le studium conferences : Innate immunity in a biomineralized context: trade-offs or synergies?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3631,51 +3631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3737,316 +3737,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylène da Silva</w:t>
+                <w:t xml:space="preserve">Proteomic study of inner and outer hen egg vitelline membranes: insights into the biological functions of vitelline membrane layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combined Worshop of "Fundamental Physiology and Perinatal development in Poultry" and "Incubation and Fertility Research Group"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737061v1</w:t>
+                <w:t xml:space="preserve">hal-03624410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic study of inner and outer hen egg vitelline membranes: insights into the biological functions of vitelline membrane layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Brégeon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Worshop of "Fundamental Physiology and Perinatal development in Poultry" and "Incubation and Fertility Research Group"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624410v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives aux anti-infectieux : peptide anti-microbiens, nouveaux antiparasitaires, phagothérapie, nutrition/microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4136,51 +4136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
@@ -4209,51 +4209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4360,51 +4360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission technique et réglementaire du CNPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4442,77 +4442,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poule aux oeufs d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4606,51 +4606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Tours, France</w:t>
@@ -4673,277 +4673,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial activity of egg albumen during incubation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+                <w:t xml:space="preserve">Egg ovalbumins revisited: investigating the specificities of ovalbumin, ovalbumin-related protein X and ovalbumin-related protein Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Symposium on the Quality of Eggs and Egg Products - 22. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
+              <w:t xml:space="preserve">Congres Eggmeat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742730v1</w:t>
+                <w:t xml:space="preserve">hal-02800219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg ovalbumins revisited: investigating the specificities of ovalbumin, ovalbumin-related protein X and ovalbumin-related protein Y</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Antibacterial activity of egg albumen during incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres Eggmeat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">16. European Symposium on the Quality of Eggs and Egg Products - 22. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800219v1</w:t>
+                <w:t xml:space="preserve">hal-02742730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin related protein X is a heparin-binding glycoprotein exhibiting antimicrobial activities</w:t>
               </w:r>
@@ -5080,51 +5080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5156,450 +5156,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Egg white antimicrobial proteins: characterization of novel molecules and regulation of egg white activities (invited lecture).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banff Egg Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t>
+              <w:t xml:space="preserve">4. Mediterranean Poultry Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797356v1</w:t>
+                <w:t xml:space="preserve">hal-02740550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white antimicrobial proteins: characterization of novel molecules and regulation of egg white activities (invited lecture).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Egg antimicrobial protection in domestic birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Rose-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristianne Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Mediterranean Poultry Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Beirut, Lebanon</w:t>
+              <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740550v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg antimicrobial protection in domestic birds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Rose-Martel</w:t>
+                <w:t xml:space="preserve">Virginie Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristianne Cordeiro</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">Banff Egg Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739338v1</w:t>
+                <w:t xml:space="preserve">hal-02797356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5749,51 +5749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5896,51 +5896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5985,515 +5985,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+                <w:t xml:space="preserve">Modulation des propriétés antibactériennes du blanc d’œuf par la poule en réponse à différents stimuli microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747444v1</w:t>
+                <w:t xml:space="preserve">hal-02744672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Journée Nationale des professionnels de la poule pondeuse et de l’œuf de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Pacé, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808179v1</w:t>
+                <w:t xml:space="preserve">hal-01209839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Nys</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale des professionnels de la poule pondeuse et de l’œuf de consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Pacé, France. 1 p</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209839v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des propriétés antibactériennes du blanc d’œuf par la poule en réponse à différents stimuli microbiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744672v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial environment and immune challenge modulate the molecular innate defence of the hen egg</w:t>
               </w:r>
@@ -6505,51 +6505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6587,51 +6587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity of egg white: influence of physico-chemical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6738,51 +6738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6859,51 +6859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6967,51 +6967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7049,51 +7049,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de l’activité antimicrobienne du blanc d’œuf : effet des conditions de stockage des oeufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Avicole 2012 du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nouzilly, France. 21 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7144,51 +7144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7265,51 +7265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7360,51 +7360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial activity of egg white: identification of novel proteins and changes in anti-Salmonella activity during incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7481,90 +7481,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in egg proteins applying cDNA microarrays to hen oviduct and liver and extensive proteomic data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Wageningen, Netherlands</w:t>
@@ -7606,90 +7606,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in egg white proteins using cDNA microarrays and extensive proteomic data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
@@ -7750,51 +7750,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggshell quality in extended laying cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8000,51 +8000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken eggshell quality in the late phase of the laying cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8164,51 +8164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Kichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chourpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8298,51 +8298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8393,51 +8393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Kichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,51 +8790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Aucagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
@@ -8863,51 +8863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude protéomique et fonctionnelle des couches interne et externe de la membrane vitelline de l’œuf de poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8915,51 +8915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
@@ -8988,90 +8988,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse protéomique des couches interne et externe de la membrane vitelline de l’œuf de poule (Gallus gallus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9096,51 +9096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle des protéines liant l'héparine sécrétées par l'oviducte de poule dans la fertilité du spermatozoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9346,51 +9346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité antibactérienne du blanc d'oeuf au cours de l'incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Slugocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9484,51 +9484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallin is a chicken egg beta-defensin with a narrow antibacterial spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9622,51 +9622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9736,51 +9736,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in understanding and optimizing egg natural defenses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9835,51 +9835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitellogenesis and Yolk Proteins, Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9926,51 +9926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 3. Egg biosynthesis, structure and general composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10051,51 +10051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell.T. Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10150,64 +10150,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 14. Bioactive Minor Egg Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10271,51 +10271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitellogenesis and yolk proteins, Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 6: Comparative Reproduction (2ème ed.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10362,51 +10362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the natural antibacterial defences of egg white and their regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10496,51 +10496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg formation and chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Vol.1 Egg chemistry, production and consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10597,51 +10597,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides dérivés d'une beta-défensine 11 aviaire et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10760,51 +10760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visite (UMR BOA, INRAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Javaloyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10878,51 +10878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AvBD11, une protéine naturelle de l’œuf au potentiel thérapeutique prometteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10953,51 +10953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mardi de la science : conférence sur le thème de &amp;quot;l’œuf aux trésors&amp;quot;-L'oeuf médicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11184,51 +11184,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2022.104489" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673045v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11050690" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61739" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030684" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.12.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi051418i" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5SX90DKG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742730v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800219v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740550v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739338v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianne Cordeiro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209839v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744672v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747576v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744816v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rayyad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kichou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chourpa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624450v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802004v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687358v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00101-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194980v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397957.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20568-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391771" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624711v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11050690" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2022.104489" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61739" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030684" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.12.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi051418i" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5SX90DKG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianne Cordeiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209839v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747576v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744816v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rayyad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kichou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chourpa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624450v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802004v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687358v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00101-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194980v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397957.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20568-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391771" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624711v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>