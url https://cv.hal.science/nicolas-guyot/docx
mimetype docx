--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -614,265 +614,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐dimensional structures of avian beta‐microseminoproteins: insight from the chicken egg‐specific beta‐microseminoprotein 3 paralog</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical Separation and Protein Solubilization of the Outer and Inner Perivitelline Sublayers from Hen's Eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13166⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/61739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216446v1</w:t>
+                <w:t xml:space="preserve">hal-03129191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Separation and Protein Solubilization of the Outer and Inner Perivitelline Sublayers from Hen's Eggs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three‐dimensional structures of avian beta‐microseminoproteins: insight from the chicken egg‐specific beta‐microseminoprotein 3 paralog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 167, </w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1739-1756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/61739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129191v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, function, and evolution of Gga -AvBD11, the archetype of the structural avian-double-β-defensin family</w:t>
               </w:r>
@@ -2427,327 +2427,336 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animations autour de l’œuf de table et de l’œuf à couver</w:t>
+                <w:t xml:space="preserve">Performances, santé et bien-être chez trois souches de poulets de chair en reproduction au sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Chesse</w:t>
+                <w:t xml:space="preserve">Lise Baux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Delaveau</w:t>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gourichon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Océane Hervé</w:t>
+                <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynaud Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 ans du site INRAE de Nouzilly : Journée d’accueil et d’échanges à destination des collégiens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2026, Tours (FR), France. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572326250887292E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384220v1</w:t>
+                <w:t xml:space="preserve">hal-05597090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animations autour de l’œuf de table et de l’œuf à couver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Delaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">60 ans du site INRAE de Nouzilly : Journée d’accueil et d’échanges à destination des collégiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Centre Val de Loire, May 2025, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633408v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and antimicrobial protection of the hen’s egg throughout the extended laying cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2763,2078 +2772,2078 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bursa, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736378v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+                <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517185v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcher sur des oeufs : des oeufs à l’élevage des poules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Océane Hervé</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le village des sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Sciences/INRAE Centre Val de Loire, Oct 2023, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243746v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of non-invasive and non-destructive imaging tools to assess internal quality of table eggs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcher sur des oeufs : des oeufs à l’élevage des poules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baraa Ezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.168-168</w:t>
+              <w:t xml:space="preserve">Le village des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Sciences/INRAE Centre Val de Loire, Oct 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750644v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité des oeufs par des méthodes d'imagerie non invasives et non destructrices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Relevance of non-invasive and non-destructive imaging tools to assess internal quality of table eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elleboudt Frédéric</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elleboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.147</w:t>
+              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.168-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605485v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome and biological functions of inner and outer perivitelline layers in the chicken egg</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomas</w:t>
+                <w:t xml:space="preserve">Evaluation de la qualité des oeufs par des méthodes d'imagerie non invasives et non destructrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elleboudt Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.ID: 1676</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750662v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and structural evolution of egg antimicrobial proteins and peptides</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteome and biological functions of inner and outer perivitelline layers in the chicken egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le studium conferences : Innate immunity in a biomineralized context: trade-offs or synergies?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.ID: 1676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626115v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic and structural evolution of egg antimicrobial proteins and peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+              <w:t xml:space="preserve">Le studium conferences : Innate immunity in a biomineralized context: trade-offs or synergies?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892790v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic study of inner and outer hen egg vitelline membranes: insights into the biological functions of vitelline membrane layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+                <w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Worshop of "Fundamental Physiology and Perinatal development in Poultry" and "Incubation and Fertility Research Group"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624410v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t>
+                <w:t xml:space="preserve">Proteomic study of inner and outer hen egg vitelline membranes: insights into the biological functions of vitelline membrane layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combined Worshop of "Fundamental Physiology and Perinatal development in Poultry" and "Incubation and Fertility Research Group"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737061v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives aux anti-infectieux : peptide anti-microbiens, nouveaux antiparasitaires, phagothérapie, nutrition/microbiote</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">What’s Up Immunothérapie et alternatives aux anti-infectieux : Innover avec l’Inra en santé animale et humaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624492v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Chemerin in the magnum of chicken oviduct, perivitelline membranes, egg white and in extraembryonic annexes: a potential role in embryo development?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternatives aux anti-infectieux : peptide anti-microbiens, nouveaux antiparasitaires, phagothérapie, nutrition/microbiote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">What’s Up Immunothérapie et alternatives aux anti-infectieux : Innover avec l’Inra en santé animale et humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Atlanpôle Biothérapies, Dec 2019, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624803v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expression of Chemerin in the magnum of chicken oviduct, perivitelline membranes, egg white and in extraembryonic annexes: a potential role in embryo development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es Journées GDR MuFoPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788993v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des travaux de recherche sur l’oeuf</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission technique et réglementaire du CNPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">5es Journées GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737529v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poule aux oeufs d'or</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation des travaux de recherche sur l’oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village des sciences - INRA Nouzilly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Commission technique et réglementaire du CNPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607094v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ovalbumin-related protein X (OVAX) est une protéine apparentée à l'ovalbumine qui possède des activités antibactériennes</w:t>
+                <w:t xml:space="preserve">La poule aux oeufs d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Chessé</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Village des sciences - INRA Nouzilly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740850v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg ovalbumins revisited: investigating the specificities of ovalbumin, ovalbumin-related protein X and ovalbumin-related protein Y</w:t>
+                <w:t xml:space="preserve">L’ovalbumin-related protein X (OVAX) est une protéine apparentée à l'ovalbumine qui possède des activités antibactériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres Eggmeat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800219v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity of egg albumen during incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4893,2093 +4902,2110 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. European Symposium on the Quality of Eggs and Egg Products - 22. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovalbumin related protein X is a heparin-binding glycoprotein exhibiting antimicrobial activities</w:t>
+                <w:t xml:space="preserve">Egg ovalbumins revisited: investigating the specificities of ovalbumin, ovalbumin-related protein X and ovalbumin-related protein Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Coste</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">Congres Eggmeat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742864v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white antimicrobial proteins: identification, characterization and regulation of antimicrobial activities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ovalbumin related protein X is a heparin-binding glycoprotein exhibiting antimicrobial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wroclaw Banff Egg Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. pp.35</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738485v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white antimicrobial proteins: characterization of novel molecules and regulation of egg white activities (invited lecture).</w:t>
+                <w:t xml:space="preserve">Egg white antimicrobial proteins: identification, characterization and regulation of antimicrobial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Mediterranean Poultry Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Beirut, Lebanon</w:t>
+              <w:t xml:space="preserve">Wroclaw Banff Egg Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740550v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg antimicrobial protection in domestic birds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cristianne Cordeiro</w:t>
+                <w:t xml:space="preserve">Egg white antimicrobial proteins: characterization of novel molecules and regulation of egg white activities (invited lecture).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">4. Mediterranean Poultry Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739338v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Egg antimicrobial protection in domestic birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Rose-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristianne Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banff Egg Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t>
+              <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797356v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t>
+                <w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hervé</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">Banff Egg Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743609v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de l’activité antimicrobienne de l’œuf et valorisation des œufs clairs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t>
+              <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793306v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité de l’activité antimicrobienne de l’œuf et valorisation des œufs clairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session Régionale d'Information Pondeuses et Poulettes dans le Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Valence, France. 1 p</w:t>
+              <w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209840v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel antimicrobial egg proteins and new insights into the regulation of egg innate immunity.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th annual convention of the WPSA-Israel Branch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Jerusalem, Israel. pp.9-10</w:t>
+              <w:t xml:space="preserve">Session Régionale d'Information Pondeuses et Poulettes dans le Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Valence, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745784v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des propriétés antibactériennes du blanc d’œuf par la poule en réponse à différents stimuli microbiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of novel antimicrobial egg proteins and new insights into the regulation of egg innate immunity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">48th annual convention of the WPSA-Israel Branch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Jerusalem, Israel. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744672v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
+                <w:t xml:space="preserve">Modulation des propriétés antibactériennes du blanc d’œuf par la poule en réponse à différents stimuli microbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Nys</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale des professionnels de la poule pondeuse et de l’œuf de consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Pacé, France. 1 p</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209839v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
+              <w:t xml:space="preserve">Journée Nationale des professionnels de la poule pondeuse et de l’œuf de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Pacé, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747444v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t>
+                <w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808179v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial environment and immune challenge modulate the molecular innate defence of the hen egg</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+                <w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
+              <w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747576v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial activity of egg white: influence of physico-chemical conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial environment and immune challenge modulate the molecular innate defence of the hen egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209474v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in egg proteins involved in egg protection using transcriptomics, proteomics and data mining: novel candidates for exploring regulation of egg innate immunity?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibacterial activity of egg white: influence of physico-chemical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Mediterranean Summit of WPSA / 6. International Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Mar 2012, Alexandria, Egypt</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802525v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial environment of the hen modulates the innate immune defence of the egg against bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights in egg proteins involved in egg protection using transcriptomics, proteomics and data mining: novel candidates for exploring regulation of egg innate immunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Incubation and Fertility Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Incubation and Fertility Research Group (IFRG). WPSA Working Group 6 (Reproduction)., Jun 2012, Pise, Italy</w:t>
+              <w:t xml:space="preserve">3. Mediterranean Summit of WPSA / 6. International Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Mar 2012, Alexandria, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803735v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de l'immunité innée moléculaire de l'oeuf</w:t>
+                <w:t xml:space="preserve">Microbial environment of the hen modulates the innate immune defence of the egg against bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
@@ -6997,387 +7023,387 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2012, Batna, Algérie</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Incubation and Fertility Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Incubation and Fertility Research Group (IFRG). WPSA Working Group 6 (Reproduction)., Jun 2012, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744816v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de l’activité antimicrobienne du blanc d’œuf : effet des conditions de stockage des oeufs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulation de l'immunité innée moléculaire de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Avicole 2012 du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nouzilly, France. 21 diapositives</w:t>
+              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2012, Batna, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807562v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional characterization of novel antimicrobial proteins using high-throughput, biochemical and microbial approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation de l’activité antimicrobienne du blanc d’œuf : effet des conditions de stockage des oeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banff Egg Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Banff, Canada</w:t>
+              <w:t xml:space="preserve">Journée Technique Avicole 2012 du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nouzilly, France. 21 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744681v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an immune stimulation in the hen on the antimicrobial potential of the egg white</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and functional characterization of novel antimicrobial proteins using high-throughput, biochemical and microbial approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Banff Egg Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747795v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial activity of egg white: identification of novel proteins and changes in anti-Salmonella activity during incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7386,347 +7412,455 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in egg proteins applying cDNA microarrays to hen oviduct and liver and extensive proteomic data mining</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of an immune stimulation in the hen on the antimicrobial potential of the egg white</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802514v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New insights in egg proteins applying cDNA microarrays to hen oviduct and liver and extensive proteomic data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New insights in egg white proteins using cDNA microarrays and extensive proteomic data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7736,216 +7870,216 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggshell quality in extended laying cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression of two egg proteins, VMO1 and AvBD11, in the laying hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7964,73 +8098,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken eggshell quality in the late phase of the laying cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8052,231 +8186,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Symposium on Biomineralization (BIOMIN XVII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Raman microspectroscopy study of vitelline membranes from hen eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Kichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chourpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RamanFest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible functional clues for chicken egg VMO1 protein are provided by its gene expression pattern and the identification of conserved regions in avian and non­avian homologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8331,694 +8465,694 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Raman microspectroscopy as a tool to access the quality of chicken egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Kichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chourpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on the Spectroscopy of Biological Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lengthening the laying period of laying hens on egg quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'allongement de la période de ponte des poules pondeuses sur la qualité des oeufs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Souchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new structural family for antimicrobial defensins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+                <w:t xml:space="preserve">Etude protéomique et fonctionnelle des couches interne et externe de la membrane vitelline de l’œuf de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">32. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919171v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude protéomique et fonctionnelle des couches interne et externe de la membrane vitelline de l’œuf de poule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+                <w:t xml:space="preserve">A new structural family for antimicrobial defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+              <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624477v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse protéomique des couches interne et externe de la membrane vitelline de l’œuf de poule (Gallus gallus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9060,212 +9194,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle des protéines liant l'héparine sécrétées par l'oviducte de poule dans la fertilité du spermatozoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de la β-défensine 11 aviaire (AvBD11) dans l’oeuf de cane (Anas platyrhynchos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Granel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9310,238 +9444,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées du GDR MuFoPAM « MultiFonction des Peptides antimicrobiens »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Orléans, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité antibactérienne du blanc d'oeuf au cours de l'incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Slugocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, 11èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallin is a chicken egg beta-defensin with a narrow antibacterial spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9560,73 +9694,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lorient, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial environment of the hen modulates the innate immune defence of the egg against bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9668,51 +9802,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bahia, Brazil. 4 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9722,51 +9856,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in understanding and optimizing egg natural defenses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9786,164 +9920,164 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Alamprese; Yves Nys; Yoshinori Mine; Vincent Guyonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in improving the safety and quality of eggs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2025, 978-1-80146-875-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitellogenesis and Yolk Proteins, Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-21477-6.00101-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 3. Egg biosynthesis, structure and general composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9976,113 +10110,113 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Yoshinori Mine; Dr. Vincent Guyonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Egg Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2023, 1032156600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate defenses of the avian egg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell.T. Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10101,73 +10235,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernd Kaspers Karel Schat Thomas Göbel Lonneke Vervelde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Immunology. 3rd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2021, 9780128187081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 14. Bioactive Minor Egg Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10203,196 +10337,196 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wu J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eggs as Functional Foods and Nutraceuticals for Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.406, 2019, Food Chemistry, Function and Analysis, 978-1-78801-213-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781788013833-00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitellogenesis and yolk proteins, Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 6: Comparative Reproduction (2ème ed.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier, Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-0-12-815145-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-809633-8.20568-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the natural antibacterial defences of egg white and their regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10401,119 +10535,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving sustainable production of eggs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burleigh Dodds Science Publishing Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 430 p, 2017, 9781786760760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg formation and chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10529,51 +10663,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Vol.1 Egg chemistry, production and consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10583,51 +10717,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides dérivés d'une beta-défensine 11 aviaire et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10679,51 +10813,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Iochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2020/030773 A1. AMV; SA, 3IMo, AIM. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10733,311 +10867,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visite (UMR BOA, INRAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Javaloyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AvBD11, une protéine naturelle de l’œuf au potentiel thérapeutique prometteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mardi de la science : conférence sur le thème de &amp;quot;l’œuf aux trésors&amp;quot;-L'oeuf médicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11184,51 +11318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11050690" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2022.104489" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61739" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030684" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.12.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi051418i" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5SX90DKG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578315v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626115v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800219v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740550v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739338v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianne Cordeiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793306v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209839v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747576v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803735v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744816v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807562v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744681v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747795v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubini" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rayyad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kichou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chourpa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624450v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741057v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roche" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802004v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373138v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687358v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00101-2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194980v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603227v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397957.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20568-2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604409v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391771" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809020v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624711v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11050690" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2022.104489" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61739" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030684" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.12.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi051418i" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5SX90DKG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Baux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Emilie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572326250887292E12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianne Cordeiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793306v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744672v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802525v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744816v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803542v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747795v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675857v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rayyad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kichou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chourpa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624450v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802004v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373138v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00101-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194980v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603227v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397957.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20568-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604409v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391771" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624711v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>