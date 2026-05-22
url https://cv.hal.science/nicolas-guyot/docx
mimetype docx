--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -234,463 +234,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial proteins and peptides in avian eggshell: Structural diversity and potential roles in biomineralization</w:t>
+                <w:t xml:space="preserve">The Two Domains of the Avian Double-β-Defensin AvBD11 Have Different Ancestors, Common with Potential Monodomain Crocodile and Turtle Defensins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moreau</w:t>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Céline Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell T. Hincke</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.946428⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11050690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752173v1</w:t>
+                <w:t xml:space="preserve">hal-03673045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two Domains of the Avian Double-β-Defensin AvBD11 Have Different Ancestors, Common with Potential Monodomain Crocodile and Turtle Defensins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifaceted roles of the egg perivitelline layer in avian reproduction: Functional insights from the proteomes of chicken egg inner and outer sublayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Landon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 258, pp.104489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology11050690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2022.104489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03673045v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted roles of the egg perivitelline layer in avian reproduction: Functional insights from the proteomes of chicken egg inner and outer sublayers</w:t>
+                <w:t xml:space="preserve">Antimicrobial proteins and peptides in avian eggshell: Structural diversity and potential roles in biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Brégeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Tomas</w:t>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bernay</w:t>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+                <w:t xml:space="preserve">Maxwell T. Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 258, pp.104489. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2022.104489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.946428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541518v1</w:t>
+                <w:t xml:space="preserve">hal-03752173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Separation and Protein Solubilization of the Outer and Inner Perivitelline Sublayers from Hen's Eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -737,90 +737,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐dimensional structures of avian beta‐microseminoproteins: insight from the chicken egg‐specific beta‐microseminoprotein 3 paralog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (6), pp.1739-1756. </w:t>
@@ -858,51 +858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, function, and evolution of Gga -AvBD11, the archetype of the structural avian-double-β-defensin family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -986,342 +986,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t>
+                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mckee</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.111-124. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000493719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622940v1</w:t>
+                <w:t xml:space="preserve">hal-02626106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Dombre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Chessé</w:t>
+                <w:t xml:space="preserve">Marc Mckee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.111-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000493719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626106v1</w:t>
+                <w:t xml:space="preserve">hal-02622940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Golden Egg: Nutritional Value, Bioactivities, and Emerging Benefits for Human Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1368,103 +1368,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg serpins: The chicken and/or the egg dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.120-132. </w:t>
@@ -1506,64 +1506,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of egg white antibacterial properties during the first half of incubation: A comparative study between embryonated and unfertilized eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Slugocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1640,51 +1640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of egg white heparin-binding proteins: towards the identification of natural antibacterial molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1774,51 +1774,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The family secrets of avian egg-specific ovalbumin and its related proteins Y and X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1826,51 +1826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (3), pp.1-7. </w:t>
@@ -1951,64 +1951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 289 (10), pp.7211-20. </w:t>
@@ -2072,51 +2072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2189,64 +2189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2293,51 +2293,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elafin and its precursor trappin-2 still inhibit neutrophil serine proteinases when they are covalently bound to extracellular matrix proteins by tissue transglutaminase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Zani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2345,51 +2345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dallet-Choisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (47), pp.15610-15618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2519,51 +2519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raynaud Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Mar 2026, Tours (FR), France. 7 p., </w:t>
@@ -2640,51 +2640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Delaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2739,51 +2739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and antimicrobial protection of the hen’s egg throughout the extended laying cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bursa, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2802,277 +2802,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633408v1</w:t>
+                <w:t xml:space="preserve">hal-04736378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736378v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t>
               </w:r>
@@ -3209,51 +3209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraa Ezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3360,51 +3360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Elleboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.168-168</w:t>
@@ -3485,51 +3485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elleboudt Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.147</w:t>
@@ -3558,51 +3558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome and biological functions of inner and outer perivitelline layers in the chicken egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3610,51 +3610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.ID: 1676</w:t>
@@ -3683,51 +3683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic and structural evolution of egg antimicrobial proteins and peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le studium conferences : Innate immunity in a biomineralized context: trade-offs or synergies?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3746,441 +3746,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Meudal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Trapp</w:t>
+                <w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892790v1</w:t>
+                <w:t xml:space="preserve">hal-02737061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic study of inner and outer hen egg vitelline membranes: insights into the biological functions of vitelline membrane layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined Worshop of "Fundamental Physiology and Perinatal development in Poultry" and "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t>
+                <w:t xml:space="preserve">G. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737061v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternatives aux anti-infectieux : peptide anti-microbiens, nouveaux antiparasitaires, phagothérapie, nutrition/microbiote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4270,51 +4270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
@@ -4343,51 +4343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4468,77 +4468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des travaux de recherche sur l’oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission technique et réglementaire du CNPO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4563,103 +4563,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poule aux oeufs d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Village des sciences - INRA Nouzilly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nouzilly, France</w:t>
@@ -4682,1343 +4682,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ovalbumin-related protein X (OVAX) est une protéine apparentée à l'ovalbumine qui possède des activités antibactériennes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Antibacterial activity of egg albumen during incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Coste</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">16. European Symposium on the Quality of Eggs and Egg Products - 22. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740850v1</w:t>
+                <w:t xml:space="preserve">hal-02742730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial activity of egg albumen during incubation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+                <w:t xml:space="preserve">Egg ovalbumins revisited: investigating the specificities of ovalbumin, ovalbumin-related protein X and ovalbumin-related protein Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Symposium on the Quality of Eggs and Egg Products - 22. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
+              <w:t xml:space="preserve">Congres Eggmeat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742730v1</w:t>
+                <w:t xml:space="preserve">hal-02800219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg ovalbumins revisited: investigating the specificities of ovalbumin, ovalbumin-related protein X and ovalbumin-related protein Y</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">L’ovalbumin-related protein X (OVAX) est une protéine apparentée à l'ovalbumine qui possède des activités antibactériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres Eggmeat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800219v1</w:t>
+                <w:t xml:space="preserve">hal-02740850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovalbumin related protein X is a heparin-binding glycoprotein exhibiting antimicrobial activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Egg white antimicrobial proteins: identification, characterization and regulation of antimicrobial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">Wroclaw Banff Egg Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742864v1</w:t>
+                <w:t xml:space="preserve">hal-02738485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white antimicrobial proteins: identification, characterization and regulation of antimicrobial activities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wroclaw Banff Egg Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. pp.35</w:t>
+              <w:t xml:space="preserve">Banff Egg Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738485v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg white antimicrobial proteins: characterization of novel molecules and regulation of egg white activities (invited lecture).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Mediterranean Poultry Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg antimicrobial protection in domestic birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Rose-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristianne Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Herve</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banff Egg Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t>
+              <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797356v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Variabilité de l’activité antimicrobienne de l’œuf et valorisation des œufs clairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743609v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de l’activité antimicrobienne de l’œuf et valorisation des œufs clairs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t>
+              <w:t xml:space="preserve">Session Régionale d'Information Pondeuses et Poulettes dans le Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Valence, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793306v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ovalbumin related protein X is a heparin-binding glycoprotein exhibiting antimicrobial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session Régionale d'Information Pondeuses et Poulettes dans le Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Valence, France. 1 p</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209840v1</w:t>
+                <w:t xml:space="preserve">hal-02742864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel antimicrobial egg proteins and new insights into the regulation of egg innate immunity.</w:t>
               </w:r>
@@ -6030,77 +6030,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th annual convention of the WPSA-Israel Branch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Jerusalem, Israel. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6119,217 +6119,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des propriétés antibactériennes du blanc d’œuf par la poule en réponse à différents stimuli microbiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744672v1</w:t>
+                <w:t xml:space="preserve">hal-02747444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6361,273 +6361,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
+              <w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747444v1</w:t>
+                <w:t xml:space="preserve">hal-02808179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modulation des propriétés antibactériennes du blanc d’œuf par la poule en réponse à différents stimuli microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808179v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial environment and immune challenge modulate the molecular innate defence of the hen egg</w:t>
               </w:r>
@@ -6639,51 +6639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6721,77 +6721,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity of egg white: influence of physico-chemical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6840,865 +6840,865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in egg proteins involved in egg protection using transcriptomics, proteomics and data mining: novel candidates for exploring regulation of egg innate immunity?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microbial environment of the hen modulates the innate immune defence of the egg against bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Mediterranean Summit of WPSA / 6. International Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Mar 2012, Alexandria, Egypt</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Incubation and Fertility Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Incubation and Fertility Research Group (IFRG). WPSA Working Group 6 (Reproduction)., Jun 2012, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802525v1</w:t>
+                <w:t xml:space="preserve">hal-02803735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial environment of the hen modulates the innate immune defence of the egg against bacteria</w:t>
+                <w:t xml:space="preserve">Modulation de l'immunité innée moléculaire de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Incubation and Fertility Research Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Incubation and Fertility Research Group (IFRG). WPSA Working Group 6 (Reproduction)., Jun 2012, Pise, Italy</w:t>
+              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2012, Batna, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803735v1</w:t>
+                <w:t xml:space="preserve">hal-02744816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de l'immunité innée moléculaire de l'oeuf</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modulation de l’activité antimicrobienne du blanc d’œuf : effet des conditions de stockage des oeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium de la Recherche en Sciences Avicoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Oct 2012, Batna, Algérie</w:t>
+              <w:t xml:space="preserve">Journée Technique Avicole 2012 du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nouzilly, France. 21 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744816v1</w:t>
+                <w:t xml:space="preserve">hal-02807562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation de l’activité antimicrobienne du blanc d’œuf : effet des conditions de stockage des oeufs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Identification and functional characterization of novel antimicrobial proteins using high-throughput, biochemical and microbial approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Avicole 2012 du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nouzilly, France. 21 diapositives</w:t>
+              <w:t xml:space="preserve">Banff Egg Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807562v1</w:t>
+                <w:t xml:space="preserve">hal-02744681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional characterization of novel antimicrobial proteins using high-throughput, biochemical and microbial approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New insights in egg proteins involved in egg protection using transcriptomics, proteomics and data mining: novel candidates for exploring regulation of egg innate immunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banff Egg Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Banff, Canada</w:t>
+              <w:t xml:space="preserve">3. Mediterranean Summit of WPSA / 6. International Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Mar 2012, Alexandria, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744681v1</w:t>
+                <w:t xml:space="preserve">hal-02802525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial activity of egg white: identification of novel proteins and changes in anti-Salmonella activity during incubation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of an immune stimulation in the hen on the antimicrobial potential of the egg white</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Ede, Netherlands</w:t>
+              <w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803542v1</w:t>
+                <w:t xml:space="preserve">hal-02747795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of an immune stimulation in the hen on the antimicrobial potential of the egg white</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Antimicrobial activity of egg white: identification of novel proteins and changes in anti-Salmonella activity during incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Sep 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Ede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747795v1</w:t>
+                <w:t xml:space="preserve">hal-02803542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in egg proteins applying cDNA microarrays to hen oviduct and liver and extensive proteomic data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Wageningen, Netherlands</w:t>
@@ -7727,103 +7727,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in egg white proteins using cDNA microarrays and extensive proteomic data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
@@ -7884,64 +7884,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggshell quality in extended laying cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8048,64 +8048,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
@@ -8134,64 +8134,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chicken eggshell quality in the late phase of the laying cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8298,51 +8298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Kichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chourpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8419,64 +8419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. FEBS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8527,51 +8527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rayyad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Kichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8866,346 +8866,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude protéomique et fonctionnelle des couches interne et externe de la membrane vitelline de l’œuf de poule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+                <w:t xml:space="preserve">A new structural family for antimicrobial defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+              <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624477v1</w:t>
+                <w:t xml:space="preserve">hal-02919171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new structural family for antimicrobial defensins</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Aucagne</w:t>
+                <w:t xml:space="preserve">Etude protéomique et fonctionnelle des couches interne et externe de la membrane vitelline de l’œuf de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">32. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919171v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse protéomique des couches interne et externe de la membrane vitelline de l’œuf de poule (Gallus gallus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9230,51 +9230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle des protéines liant l'héparine sécrétées par l'oviducte de poule dans la fertilité du spermatozoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9394,51 +9394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9480,51 +9480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité antibactérienne du blanc d'oeuf au cours de l'incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Slugocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9532,51 +9532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, 11èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
@@ -9618,90 +9618,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallin is a chicken egg beta-defensin with a narrow antibacterial spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lorient, France. 1 p., 2014</w:t>
@@ -9756,51 +9756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9870,64 +9870,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in understanding and optimizing egg natural defenses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Alamprese; Yves Nys; Yoshinori Mine; Vincent Guyonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in improving the safety and quality of eggs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2025, 978-1-80146-875-6</w:t>
@@ -9956,64 +9956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitellogenesis and Yolk Proteins, Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10047,77 +10047,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 3. Egg biosynthesis, structure and general composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Yoshinori Mine; Dr. Vincent Guyonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Egg Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2023, 1032156600</w:t>
@@ -10146,103 +10146,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate defenses of the avian egg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell.T. Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernd Kaspers Karel Schat Thomas Göbel Lonneke Vervelde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Immunology. 3rd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2021, 9780128187081</w:t>
@@ -10271,90 +10271,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 14. Bioactive Minor Egg Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wu J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eggs as Functional Foods and Nutraceuticals for Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.406, 2019, Food Chemistry, Function and Analysis, 978-1-78801-213-3. </w:t>
@@ -10392,64 +10392,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitellogenesis and yolk proteins, Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 6: Comparative Reproduction (2ème ed.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10496,90 +10496,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the natural antibacterial defences of egg white and their regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving sustainable production of eggs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10630,51 +10630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg formation and chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Vol.1 Egg chemistry, production and consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10731,64 +10731,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides dérivés d'une beta-défensine 11 aviaire et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10894,51 +10894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visite (UMR BOA, INRAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Javaloyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10999,64 +10999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AvBD11, une protéine naturelle de l’œuf au potentiel thérapeutique prometteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11087,51 +11087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mardi de la science : conférence sur le thème de &amp;quot;l’œuf aux trésors&amp;quot;-L'oeuf médicament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11318,51 +11318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11050690" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2022.104489" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61739" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030684" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.12.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi051418i" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5SX90DKG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Baux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Emilie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572326250887292E12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738485v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740550v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739338v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianne Cordeiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793306v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209840v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744672v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802525v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803735v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744816v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807562v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803542v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747795v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675857v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rayyad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kichou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chourpa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624450v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802004v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373138v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00101-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194980v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603227v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397957.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20568-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604409v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391771" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624711v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03673045v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11050690" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541518v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2022.104489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129191v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61739" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628471v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030684" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew271" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638208v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.12.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643906v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-128" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Zani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dallet-Choisy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi051418i" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5SX90DKG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Baux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Emilie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572326250887292E12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05384220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Delaveau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04578315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626115v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624492v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624803v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800219v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738485v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianne Cordeiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793306v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745784v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744672v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747576v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744816v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807562v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802525v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803542v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633450v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675857v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rubini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rayyad" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kichou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chourpa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183071v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04675851v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624450v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741057v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802004v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373138v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00101-2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194980v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603227v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397957.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20568-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604409v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391771" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05543673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leray" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624711v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>