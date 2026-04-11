--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -784,243 +784,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Stretch Factors for $L_1$- and $L_\infty$-Delaunay Triangulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépendances fonctionnelles et requêtes skyline multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kamnang Wanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ordonez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48, pp.237-250</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ISI : Ingénierie des Systèmes d'Information, 20 (5), pp.9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964470v1</w:t>
+                <w:t xml:space="preserve">hal-01274388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendances fonctionnelles et requêtes skyline multidimensionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tight Stretch Factors for $L_1$- and $L_\infty$-Delaunay Triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ordonez</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, ISI : Ingénierie des Systèmes d'Information, 20 (5), pp.9-26</w:t>
+              <w:t xml:space="preserve">Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.237-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274388v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memoryless search algorithms in a network with faulty advice</w:t>
               </w:r>
@@ -1114,51 +1114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Compact Encoding of Pagenumber $k$ Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1205,64 +1205,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar graphs, via well-orderly maps and trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1542,64 +1542,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Decomposition of Outerplanar Maps and Application to Enumeration, Coding and Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1764,51 +1764,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réveil de robots distribué optimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1872,51 +1872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Freeze Tag: a sustainable solution to discover and wake-up a robot swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,252 +1983,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclidean Freeze Tag Problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Freeze-Tag in L₁ Has Wake-Up Time Five with Linear Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeed Odak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Conference on Computational Geometry (CCCG 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DISC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803161v1</w:t>
+                <w:t xml:space="preserve">hal-04803132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-Tag in L₁ Has Wake-Up Time Five with Linear Complexity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Euclidean Freeze Tag Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Odak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Canadian Conference on Computational Geometry (CCCG 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, St. Catharines, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803132v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de Nœud basse Consommation et Intelligent pour des Réseaux de Capteur</w:t>
               </w:r>
@@ -2433,248 +2433,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithm for Estimating Distances in Distributed Virtual Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Framing Algorithms for Approximate Multicriteria Shortest Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Corentin Travers</w:t>
+                <w:t xml:space="preserve">Antonin Lentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2020 - 26th International European Conference on Parallel and Distributed Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57675-2_23⟩</w:t>
+              <w:t xml:space="preserve">20th Symposium on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems (ATMOS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Pisa (virtual), Italy. pp.11:1-11:19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2020.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486218v3</w:t>
+                <w:t xml:space="preserve">hal-03034585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing Algorithms for Approximate Multicriteria Shortest Paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation Algorithm for Estimating Distances in Distributed Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Lentz</w:t>
+                <w:t xml:space="preserve">Corentin Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Symposium on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems (ATMOS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Pisa (virtual), Italy. pp.11:1-11:19, </w:t>
+              <w:t xml:space="preserve">Euro-Par 2020 - 26th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Warsaw / Virtual, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2020.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57675-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034585v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486218v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la réplication sur la latence dans les bases de données distribuées et application à Cassandra</w:t>
               </w:r>
@@ -3129,57 +3129,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Router dans Internet avec quinze entrées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Brief Announcement: Routing the Internet with very few entries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3191,311 +3191,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PODC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Donostia-San Sebastián, Spain. pp.33-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2767386.2767449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149335v2</w:t>
+                <w:t xml:space="preserve">hal-01195778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Announcement: Routing the Internet with very few entries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Glacet</w:t>
+                <w:t xml:space="preserve">Large Interactive Visualization of Density Functions on Big Data Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ilcinkas</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PODC 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th IEEE Symposium on Large Data Analysis and Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2015, Chicago, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2767386.2767449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195778v1</w:t>
+                <w:t xml:space="preserve">hal-01188721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Interactive Visualization of Density Functions on Big Data Infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourqui</w:t>
+                <w:t xml:space="preserve">Router dans Internet avec quinze entrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Auber</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE Symposium on Large Data Analysis and Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188721v1</w:t>
+                <w:t xml:space="preserve">hal-01149335v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches basées sur la distribution pour l’estimation de la taille du skyline</w:t>
               </w:r>
@@ -3570,485 +3570,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dépendances Fonctionnelles pour l’Optimisation des Requêtes Skyline Multi-dimensionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la dynamique sur la fiabilité d'informations de routage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Glacet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ordonez</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Autrans, France</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274391v1</w:t>
+                <w:t xml:space="preserve">hal-00985637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disconnected Components Detection and Rooted Shortest-Path Tree Maintenance in Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Dépendances Fonctionnelles pour l’Optimisation des Requêtes Skyline Multi-dimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Colette Johnen</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kamnang Wanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ordonez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Autrans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111188v1</w:t>
+                <w:t xml:space="preserve">hal-01274391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Mining of Dependencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Garnaud</w:t>
+                <w:t xml:space="preserve">Disconnected Components Detection and Rooted Shortest-Path Tree Maintenance in Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noël Novelli</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 International Conference on High Performance Computing &amp; Simulation (HPCS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 16th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.120 - 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11764-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010968v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la dynamique sur la fiabilité d'informations de routage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Glacet</w:t>
+                <w:t xml:space="preserve">Parallel Mining of Dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ilcinkas</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">The 2014 International Conference on High Performance Computing &amp; Simulation (HPCS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bologne, Italy. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00985637v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Communication Complexity of Distributed Name-Independent Routing Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4112,51 +4112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme distribué de routage compact en temps optimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,90 +4220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul parallèle de dépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4328,90 +4328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stretch Factor of ${L}_1$- and ${L}_\infty$-{D}elaunay Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual European Symposium on Algorithms (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ljubljana, Slovenia. pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4430,125 +4430,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00725844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel Algorithm for Computing Borders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Power-Law Distributed Balls in Bins and its Applications to View Size Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Atsonios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofian Maabout</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusik Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Knowledge Managment (CIKM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.1639-1648</w:t>
+              <w:t xml:space="preserve">ISAAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644517v1</w:t>
+                <w:t xml:space="preserve">inria-00618785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Edge Deletions on the Number of Errors in Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4567,184 +4593,158 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPODIS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Toulouse, France. pp.378-391, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-25873-2_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Power-Law Distributed Balls in Bins and its Applications to View Size Estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A parallel Algorithm for Computing Borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yusik Kim</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISAAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Information and Knowledge Managment (CIKM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Glasgow, United Kingdom. pp.1639-1648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00618785v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Partial Data Cube Materialization</w:t>
               </w:r>
@@ -4819,1206 +4819,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane Spanners of Maximum Degree Six</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locating a Target with an Agent Guided by Unreliable Local Advice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kosowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-14165-2_3⟩</w:t>
+              <w:t xml:space="preserve">PODC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Zurich, Switzerland. pp.355-364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1835698.1835781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534212v1</w:t>
+                <w:t xml:space="preserve">hal-00516695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme parallèle pour l'extraction des bordures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plane Spanners of Maximum Degree Six</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofian Maabout</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA'10 : Actes des 26èmes Journées Bases de Données Avancées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.19-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14165-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548847v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment battre la marche aléatoire en comptant ?</w:t>
+                <w:t xml:space="preserve">Un algorithme parallèle pour l'extraction des bordures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Belle Dune, France</w:t>
+              <w:t xml:space="preserve">BDA'10 : Actes des 26èmes Journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00475863v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00548847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connections between Theta-Graphs, Delaunay Triangulations, and Orthogonal Surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment battre la marche aléatoire en comptant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kosowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Belle Dune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-16926-7_25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00536710v1</w:t>
+                <w:t xml:space="preserve">inria-00475863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment résumer le plan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Connections between Theta-Graphs, Delaunay Triangulations, and Orthogonal Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Greece. pp.266--278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16926-7_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00476151v1</w:t>
+                <w:t xml:space="preserve">hal-00536710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating a Target with an Agent Guided by Unreliable Local Advice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment résumer le plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PODC 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Belle Dune, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1835698.1835781⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00516695v1</w:t>
+                <w:t xml:space="preserve">inria-00476151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler Tour Lock-in Problem in the Rotor-Router Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matérialisation Partielle des Cubes de Données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tofan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Spain. pp.421--433</w:t>
+              <w:t xml:space="preserve">25èmes journées "Bases de Données Avancées" BDA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402749v1</w:t>
+                <w:t xml:space="preserve">hal-00403358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme distribué pour l'extraction des fréquents maximaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euler Tour Lock-in Problem in the Rotor-Router Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Bampas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Gasieniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algotel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">DISC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Spain. pp.421--433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00385104v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes pour la sélection de vues à matérialiser avec garantie de performance</w:t>
+                <w:t xml:space="preserve">Algorithme distribué pour l'extraction des fréquents maximaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tofan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées francophones sur les entrepôts de données et l'analyse en ligne (EDA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Montpellier, France. pp.1-15</w:t>
+              <w:t xml:space="preserve">Algotel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375595v1</w:t>
+                <w:t xml:space="preserve">inria-00385104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A view selection algorithm with performance guarantee</w:t>
+                <w:t xml:space="preserve">Algorithmes pour la sélection de vues à matérialiser avec garantie de performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tofan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, St Petersburg, Russia. pp.électronique</w:t>
+              <w:t xml:space="preserve">5ème journées francophones sur les entrepôts de données et l'analyse en ligne (EDA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341475v1</w:t>
+                <w:t xml:space="preserve">hal-00375595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialisation Partielle des Cubes de Données</w:t>
+                <w:t xml:space="preserve">A view selection algorithm with performance guarantee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tofan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes journées "Bases de Données Avancées" BDA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-20</w:t>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, St Petersburg, Russia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403358v1</w:t>
+                <w:t xml:space="preserve">hal-00341475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content-based image retrieval using greedy routing</w:t>
               </w:r>
@@ -6875,273 +6875,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast in the Rendezvous Model</w:t>
+                <w:t xml:space="preserve">Protocoles auto-stabilisants synchrones d'exclusion mutuelle pour les anneaux anonymes et uniformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Akka Zemmari</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of STACS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.559--570</w:t>
+              <w:t xml:space="preserve">Actes d'AlgoTel 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, France. pp.135--140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307528v1</w:t>
+                <w:t xml:space="preserve">hal-00307529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles auto-stabilisants synchrones d'exclusion mutuelle pour les anneaux anonymes et uniformes</w:t>
+                <w:t xml:space="preserve">Broadcast in the Rendezvous Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Saheb-Djahromi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes d'AlgoTel 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, France. pp.135--140</w:t>
+              <w:t xml:space="preserve">Proceedings of STACS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.559--570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307529v1</w:t>
+                <w:t xml:space="preserve">hal-00307528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Graphs, via Well-Orderly Maps and Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7205,64 +7205,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Information-Theoretic Upper Bound of Planar Graphs Using Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7300,64 +7300,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Decomposition of Outerplanar Maps and Application to Enumeration, Coding and Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7535,64 +7535,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Information-Theoretic Upper Bound on Planar Graphs Using Well-Orderly Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7666,90 +7666,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stretch Factor of ${L}_1$- and ${L}_\infty$-{D}elaunay Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7780,51 +7780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations de routage du schéma AGMaNT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7881,64 +7881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Graphs, via Well-Orderly Maps and Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8027,64 +8027,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connections between Theta-Graphs, Delaunay Triangulations, and Orthogonal Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8265,90 +8265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stretch Factor of $L_1$- and $L_\infty$-Delaunay Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8392,64 +8392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Kosowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7210, INRIA. 2010, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8944,51 +8944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang-Wanko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.101443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glacet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.05.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek G&#261;sieniec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0179-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang Wanko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.02.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2955092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Perkovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kavvadias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kranakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Krizanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulalhon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schaeffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebhar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schabanel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Saheb-Djahromi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Bouder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssir Marc&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732772.3733538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Odak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Faize" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462760" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486218v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Castanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_23" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lentz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2020.11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Gillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149335v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767386.2767449" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188721v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Garnaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818445v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644517v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25873-2_26" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Atsonios" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusik Kim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tofan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534212v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14165-2_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XTRG74R9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548847v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16926-7_25" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1835698.1835781" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402749v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Gasieniec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Don" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Eggemann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1281100.1281183" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307528v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulalhon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673187v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang-Wanko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.101443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glacet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.05.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek G&#261;sieniec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0179-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang Wanko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.02.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2955092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Perkovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kavvadias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kranakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Krizanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulalhon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schaeffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebhar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schabanel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Saheb-Djahromi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Bouder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssir Marc&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732772.3733538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Odak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Faize" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462760" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lentz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2020.11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486218v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Castanet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_23" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Gillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767386.2767449" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149335v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Garnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818445v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Atsonios" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusik Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25873-2_26" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tofan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1835698.1835781" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14165-2_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XTRG74R9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16926-7_25" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403358v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Gasieniec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Don" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Eggemann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1281100.1281183" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulalhon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673187v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>