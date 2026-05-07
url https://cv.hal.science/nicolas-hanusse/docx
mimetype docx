--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -784,243 +784,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendances fonctionnelles et requêtes skyline multidimensionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tight Stretch Factors for $L_1$- and $L_\infty$-Delaunay Triangulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ordonez</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, ISI : Ingénierie des Systèmes d'Information, 20 (5), pp.9-26</w:t>
+              <w:t xml:space="preserve">Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.237-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274388v1</w:t>
+                <w:t xml:space="preserve">hal-00964470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Stretch Factors for $L_1$- and $L_\infty$-Delaunay Triangulations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépendances fonctionnelles et requêtes skyline multidimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kamnang Wanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ordonez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48, pp.237-250</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, ISI : Ingénierie des Systèmes d'Information, 20 (5), pp.9-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964470v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memoryless search algorithms in a network with faulty advice</w:t>
               </w:r>
@@ -1114,51 +1114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Compact Encoding of Pagenumber $k$ Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1199,286 +1199,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar graphs, via well-orderly maps and trees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">Could any graph be turned into a small-world?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Schaeffer</w:t>
+                <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schabanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 22 (2), pp.185-202</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 355, pp.96--103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159296v1</w:t>
+                <w:t xml:space="preserve">hal-00307150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could any graph be turned into a small-world?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duchon</w:t>
+                <w:t xml:space="preserve">Planar graphs, via well-orderly maps and trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
+                <w:t xml:space="preserve">Dominique Poulalhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schabanel</w:t>
+                <w:t xml:space="preserve">Gilles Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 355, pp.96--103</w:t>
+              <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (2), pp.185-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307150v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcast in the rendezvous model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1542,64 +1542,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Decomposition of Outerplanar Maps and Application to Enumeration, Coding and Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1764,51 +1764,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réveil de robots distribué optimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1872,51 +1872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Freeze Tag: a sustainable solution to discover and wake-up a robot swarm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1983,252 +1983,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-Tag in L₁ Has Wake-Up Time Five with Linear Complexity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclidean Freeze Tag Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Casteigts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+                <w:t xml:space="preserve">Saeed Odak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Canadian Conference on Computational Geometry (CCCG 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, St. Catharines, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803132v1</w:t>
+                <w:t xml:space="preserve">hal-04803161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclidean Freeze Tag Problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Freeze-Tag in L₁ Has Wake-Up Time Five with Linear Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Casteigts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saeed Odak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Canadian Conference on Computational Geometry (CCCG 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DISC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803161v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture de Nœud basse Consommation et Intelligent pour des Réseaux de Capteur</w:t>
               </w:r>
@@ -2433,481 +2433,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing Algorithms for Approximate Multicriteria Shortest Paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximation Algorithm for Estimating Distances in Distributed Virtual Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Castanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonin Lentz</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Symposium on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems (ATMOS 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2020.11⟩</w:t>
+              <w:t xml:space="preserve">Euro-Par 2020 - 26th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Warsaw / Virtual, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57675-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034585v1</w:t>
+                <w:t xml:space="preserve">hal-02486218v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Algorithm for Estimating Distances in Distributed Virtual Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Framing Algorithms for Approximate Multicriteria Shortest Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Travers</w:t>
+                <w:t xml:space="preserve">Antonin Lentz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2020 - 26th International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Warsaw / Virtual, Poland. </w:t>
+              <w:t xml:space="preserve">20th Symposium on Algorithmic Approaches for Transportation Modelling, Optimization, and Systems (ATMOS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Pisa (virtual), Italy. pp.11:1-11:19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57675-2_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.ATMOS.2020.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486218v3</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la réplication sur la latence dans les bases de données distribuées et application à Cassandra</w:t>
+                <w:t xml:space="preserve">HeatPipe: High Throughput, Low Latency Big Data Heatmap with Spark Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Gillet</w:t>
+                <w:t xml:space="preserve">Alexandre Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lalanne</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
+              <w:t xml:space="preserve">IV2017 - 21st International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517186v1</w:t>
+                <w:t xml:space="preserve">hal-01516888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HeatPipe: High Throughput, Low Latency Big Data Heatmap with Spark Streaming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la réplication sur la latence dans les bases de données distribuées et application à Cassandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourqui</w:t>
+                <w:t xml:space="preserve">Noël Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Auber</w:t>
+                <w:t xml:space="preserve">Frédéric Lalanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV2017 - 21st International Conference on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Quiberon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01516888v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme distribué d'orientation de graphes dans un environnement asynchrone et avec pannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3135,51 +3135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brief Announcement: Routing the Internet with very few entries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,103 +3252,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Interactive Visualization of Density Functions on Big Data Infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IEEE Symposium on Large Data Analysis and Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3373,51 +3373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Router dans Internet avec quinze entrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3570,485 +3570,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la dynamique sur la fiabilité d'informations de routage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Dépendances Fonctionnelles pour l’Optimisation des Requêtes Skyline Multi-dimensionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ilcinkas</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Kamnang Wanko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ordonez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985637v1</w:t>
+                <w:t xml:space="preserve">hal-01274391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Dépendances Fonctionnelles pour l’Optimisation des Requêtes Skyline Multi-dimensionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disconnected Components Detection and Rooted Shortest-Path Tree Maintenance in Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Glacet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carlos Ordonez</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Johnen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA: Bases de Données Avancées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 16th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paderborn, Germany. pp.120 - 134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11764-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274391v1</w:t>
+                <w:t xml:space="preserve">hal-01111188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disconnected Components Detection and Rooted Shortest-Path Tree Maintenance in Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Glacet</w:t>
+                <w:t xml:space="preserve">Parallel Mining of Dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Colette Johnen</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th International Symposium on Stabilization, Safety, and Security of Distributed Systems (SSS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2014 International Conference on High Performance Computing &amp; Simulation (HPCS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Bologne, Italy. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11764-5_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01111188v1</w:t>
+                <w:t xml:space="preserve">hal-01010968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Mining of Dependencies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Garnaud</w:t>
+                <w:t xml:space="preserve">Impact de la dynamique sur la fiabilité d'informations de routage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Noël Novelli</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 International Conference on High Performance Computing &amp; Simulation (HPCS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Bologne, Italy. pp.1-8</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2014 -- 16èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bois-Plage-en-Ré, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010968v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00985637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Communication Complexity of Distributed Name-Independent Routing Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4112,51 +4112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme distribué de routage compact en temps optimal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,90 +4220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul parallèle de dépendances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Novelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bases de Données Avancées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Nantes, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4328,90 +4328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stretch Factor of ${L}_1$- and ${L}_\infty$-{D}elaunay Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual European Symposium on Algorithms (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ljubljana, Slovenia. pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4449,51 +4449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Power-Law Distributed Balls in Bins and its Applications to View Size Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Atsonios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4819,1206 +4819,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locating a Target with an Agent Guided by Unreliable Local Advice</w:t>
+                <w:t xml:space="preserve">Un algorithme parallèle pour l'extraction des bordures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nisse</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PODC 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BDA'10 : Actes des 26èmes Journées Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France. 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00516695v1</w:t>
+                <w:t xml:space="preserve">hal-00548847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plane Spanners of Maximum Degree Six</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment battre la marche aléatoire en comptant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kosowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Belle Dune, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00534212v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00475863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme parallèle pour l'extraction des bordures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plane Spanners of Maximum Degree Six</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sofian Maabout</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA'10 : Actes des 26èmes Journées Bases de Données Avancées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.19-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-14165-2_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00548847v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment battre la marche aléatoire en comptant ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connections between Theta-Graphs, Delaunay Triangulations, and Orthogonal Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Greece. pp.266--278, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-16926-7_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00475863v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00536710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connections between Theta-Graphs, Delaunay Triangulations, and Orthogonal Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment résumer le plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Ilcinkas</w:t>
+                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Belle Dune, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00536710v1</w:t>
+                <w:t xml:space="preserve">inria-00476151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment résumer le plan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locating a Target with an Agent Guided by Unreliable Local Advice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Kosowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PODC 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Zurich, Switzerland. pp.355-364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1835698.1835781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00476151v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialisation Partielle des Cubes de Données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euler Tour Lock-in Problem in the Rotor-Router Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Bampas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Gasieniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Klasing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25èmes journées "Bases de Données Avancées" BDA'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-20</w:t>
+              <w:t xml:space="preserve">DISC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Spain. pp.421--433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403358v1</w:t>
+                <w:t xml:space="preserve">hal-00402749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euler Tour Lock-in Problem in the Rotor-Router Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Algorithme distribué pour l'extraction des fréquents maximaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofian Maabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Tofan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DISC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Spain. pp.421--433</w:t>
+              <w:t xml:space="preserve">Algotel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402749v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00385104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme distribué pour l'extraction des fréquents maximaux</w:t>
+                <w:t xml:space="preserve">Algorithmes pour la sélection de vues à matérialiser avec garantie de performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tofan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algotel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
+              <w:t xml:space="preserve">5ème journées francophones sur les entrepôts de données et l'analyse en ligne (EDA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Montpellier, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00385104v1</w:t>
+                <w:t xml:space="preserve">hal-00375595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes pour la sélection de vues à matérialiser avec garantie de performance</w:t>
+                <w:t xml:space="preserve">A view selection algorithm with performance guarantee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tofan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journées francophones sur les entrepôts de données et l'analyse en ligne (EDA'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Montpellier, France. pp.1-15</w:t>
+              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, St Petersburg, Russia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375595v1</w:t>
+                <w:t xml:space="preserve">hal-00341475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A view selection algorithm with performance guarantee</w:t>
+                <w:t xml:space="preserve">Matérialisation Partielle des Cubes de Données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofian Maabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Tofan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extending Database Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, St Petersburg, Russia. pp.électronique</w:t>
+              <w:t xml:space="preserve">25èmes journées "Bases de Données Avancées" BDA'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Namur, Belgique. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00341475v1</w:t>
+                <w:t xml:space="preserve">hal-00403358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content-based image retrieval using greedy routing</w:t>
               </w:r>
@@ -6080,256 +6080,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Searchability of Random Scale-Free Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Non-searchability of random scale-free graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Eggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PODC'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.380-381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1281100.1281183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00176940v1</w:t>
+                <w:t xml:space="preserve">hal-00341490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-searchability of random scale-free graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Non-Searchability of Random Scale-Free Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Eggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PODC'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.27-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1281100.1281183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00341490v1</w:t>
+                <w:t xml:space="preserve">inria-00176940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-searchability of random power-law graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Eggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6380,90 +6380,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Small World Emergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schabanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPAA2006 - 18th Annual ACM Symposium on Parallelism in Algorithms and Architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, United States. pp.225-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6570,90 +6570,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could any graph be turned into a small-world ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schabanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes d'AlgoTel'2005 (conférence francophone sur les algorithmes de communications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, France. pp.511-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6678,90 +6678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could any graph be turned into a small world ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schabanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Distributed Computing (DISC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.511-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6786,51 +6786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Randomized Self-stabilizing Mutual Exclusion on Synchronous Rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6875,312 +6875,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocoles auto-stabilisants synchrones d'exclusion mutuelle pour les anneaux anonymes et uniformes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Broadcast in the Rendezvous Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Saheb-Djahromi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akka Zemmari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes d'AlgoTel 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, France. pp.135--140</w:t>
+              <w:t xml:space="preserve">Proceedings of STACS 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.559--570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307529v1</w:t>
+                <w:t xml:space="preserve">hal-00307528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcast in the Rendezvous Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Protocoles auto-stabilisants synchrones d'exclusion mutuelle pour les anneaux anonymes et uniformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Akka Zemmari</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Tixeuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of STACS 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.559--570</w:t>
+              <w:t xml:space="preserve">Actes d'AlgoTel 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, France. pp.135--140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307528v1</w:t>
+                <w:t xml:space="preserve">hal-00307529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Graphs, via Well-Orderly Maps and Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Poulalhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">$30^{th}$ International Workshop, Graph - Theoretic Concepts in Computer Science (WG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Germany. pp.270-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7199,217 +7199,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Information-Theoretic Upper Bound of Planar Graphs Using Triangulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canonical Decomposition of Outerplanar Maps and Application to Enumeration, Coding and Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">$20^{th}$ Annual Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Germany. pp.499-510</w:t>
+              <w:t xml:space="preserve">$29^{th}$ International Workshop, Graph - Theoretic Concepts in Computer Science (WG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Netherlands. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307599v1</w:t>
+                <w:t xml:space="preserve">hal-00307598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical Decomposition of Outerplanar Maps and Application to Enumeration, Coding and Generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Information-Theoretic Upper Bound of Planar Graphs Using Triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">$29^{th}$ International Workshop, Graph - Theoretic Concepts in Computer Science (WG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Netherlands. pp.81-92</w:t>
+              <w:t xml:space="preserve">$20^{th}$ Annual Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Germany. pp.499-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307598v1</w:t>
+                <w:t xml:space="preserve">hal-00307599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memoryless Search Algorithm in Networks with Faulty Advice</w:t>
               </w:r>
@@ -7535,64 +7535,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Information-Theoretic Upper Bound on Planar Graphs Using Well-Orderly Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7666,90 +7666,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stretch Factor of ${L}_1$- and ${L}_\infty$-{D}elaunay Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7780,51 +7780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations de routage du schéma AGMaNT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Glacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7881,103 +7881,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Graphs, via Well-Orderly Maps and Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poulalhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8027,64 +8027,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connections between Theta-Graphs, Delaunay Triangulations, and Orthogonal Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8265,90 +8265,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stretch Factor of $L_1$- and $L_\infty$-Delaunay Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonichon</w:t>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8392,64 +8392,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Kosowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7210, INRIA. 2010, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8471,90 +8471,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully distributed scheme to run a network into a small world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schabanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2006-03, Laboratoire de l'informatique du parallélisme. 2006, 2+13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8576,90 +8576,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could any graph be turned into a small-world?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lebhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schabanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LIP RR-2004-61, Laboratoire de l'informatique du parallélisme. 2004, 2+7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8944,51 +8944,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang-Wanko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.101443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glacet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.05.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek G&#261;sieniec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0179-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang Wanko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.02.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2955092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Perkovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kavvadias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kranakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Krizanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159296v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulalhon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schaeffer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307150v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebhar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schabanel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Saheb-Djahromi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Bouder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssir Marc&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732772.3733538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803132v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803161v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Odak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Faize" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462760" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034585v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lentz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2020.11" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486218v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Castanet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_23" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517186v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Gillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516888v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767386.2767449" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149335v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274391v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010968v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Garnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818445v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Atsonios" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusik Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25873-2_26" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tofan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1835698.1835781" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14165-2_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XTRG74R9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16926-7_25" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476151v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403358v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402749v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Gasieniec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341475v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Don" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176940v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Eggemann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341490v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1281100.1281183" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307529v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307528v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulalhon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307599v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673187v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang-Wanko" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Maabout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2019.101443" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Glacet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Johnen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.05.006" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01416012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Bampas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek G&#261;sieniec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klasing" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-016-0179-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Kamnang Wanko" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2016.02.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ordonez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2955092" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964470v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Perkovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274388v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341468v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Kavvadias" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Kranakis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Krizanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402218v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307150v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebhar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schabanel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulalhon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schaeffer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307147v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Saheb-Djahromi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akka Zemmari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307259v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Le Bouder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssir Marc&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411108v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3732772.3733538" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Odak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Casteigts" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Faize" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Crenne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327800v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Crenne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS50681.2021.9462760" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486218v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Castanet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Travers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_23" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034585v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Lentz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.ATMOS.2020.11" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517186v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Gillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lalanne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347960v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2767386.2767449" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149335v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274393v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111188v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11764-5_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010968v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Garnaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985637v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818445v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940779v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725844v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Atsonios" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusik Kim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25873-2_26" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644517v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Tofan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548847v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00475863v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Kosowski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534212v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14165-2_3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XTRG74R9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536710v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16926-7_25" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476151v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516695v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1835698.1835781" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402749v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Gasieniec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00385104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Don" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341490v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Eggemann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1281100.1281183" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176940v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307537v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307532v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307531v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307527v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tixeuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307528v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307529v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307603v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulalhon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307599v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307260v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649898v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725842v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400503v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454565v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352245v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673187v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00458808v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102237v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02101877v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00717765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>