--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1259,200 +1259,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fellmann, Palais de Tokyo. Kunstpolitik und Ästhetik im 20. und 21. Jahrhundert</w:t>
+                <w:t xml:space="preserve">Entretien avec Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32, pp.156-157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/marges.2564⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 32, pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.2549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027453v1</w:t>
+                <w:t xml:space="preserve">hal-03940835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Laurent Jeanpierre</w:t>
+                <w:t xml:space="preserve">Benjamin Fellmann, Palais de Tokyo. Kunstpolitik und Ästhetik im 20. und 21. Jahrhundert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32, pp.120-133. </w:t>
+              <w:t xml:space="preserve">, 2021, 32, pp.156-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.2549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.2564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03940835v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro, Peut-on dissocier l’œuvre de l’auteur ?</w:t>
               </w:r>
@@ -3135,51 +3135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="884AE522"/>
+    <w:nsid w:val="A49C9752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3366,51 +3366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-heimendinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0469-2457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heimendinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.105587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973762.2023.2191399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3341" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2023.2276946" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027453v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2564" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940835v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1NK25H7B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1903" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1396" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1677" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1701" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1288" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1280" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1214" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2396" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1357" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-heimendinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0469-2457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heimendinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.105587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973762.2023.2191399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3341" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2023.2276946" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1NK25H7B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1903" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1396" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1677" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1701" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1288" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1280" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1214" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2396" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1357" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>