--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -460,662 +460,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04861702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Burke, Qu’est-ce que l’histoire culturelle ?</w:t>
+                <w:t xml:space="preserve">Pierre Bourdieu, Impérialismes. Circulation internationale des idées et luttes pour l’universel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36, pp.178-179. </w:t>
+              <w:t xml:space="preserve">, 2023, 37, pp.150-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.3299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.3898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344139v1</w:t>
+                <w:t xml:space="preserve">hal-04344132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Barreiro López, Compagnons de lutte : avant-garde et critique d’art en Espagne pendant le franquisme</w:t>
+                <w:t xml:space="preserve">Peter Burke, Qu’est-ce que l’histoire culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique d'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.178-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.105587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.3299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344129v1</w:t>
+                <w:t xml:space="preserve">hal-04344139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcher dans l’art contemporain</w:t>
+                <w:t xml:space="preserve">Paula Barreiro López, Compagnons de lutte : avant-garde et critique d’art en Espagne pendant le franquisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique d'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.105587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344116v1</w:t>
+                <w:t xml:space="preserve">hal-04344129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gispert, Jean Cassou. Une histoire du musée</w:t>
+                <w:t xml:space="preserve">Marcher dans l’art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rhc.3534⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04344140v1</w:t>
+                <w:t xml:space="preserve">hal-04344116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A State Avant-Gardism: Alternative Spaces and Cultural Policies in the United States</w:t>
+                <w:t xml:space="preserve">Marie Gispert, Jean Cassou. Une histoire du musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01973762.2023.2191399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rhc.3534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082083v1</w:t>
+                <w:t xml:space="preserve">hal-04344140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gautier, Michelle Zancarini-Fournel, De la défense des savoirs critiques. Quand le pouvoir s’en prend à l’autonomie de la recherche</w:t>
+                <w:t xml:space="preserve">A State Avant-Gardism: Alternative Spaces and Cultural Policies in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 36, </w:t>
+              <w:t xml:space="preserve">Visual Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.3341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01973762.2023.2191399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344137v1</w:t>
+                <w:t xml:space="preserve">hal-04082083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-garde or democracy? Transformations and Dilemmas of the U.S. public art programme in the 1970s</w:t>
+                <w:t xml:space="preserve">Claude Gautier, Michelle Zancarini-Fournel, De la défense des savoirs critiques. Quand le pouvoir s’en prend à l’autonomie de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09548963.2023.2276946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.3341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344134v1</w:t>
+                <w:t xml:space="preserve">hal-04344137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdieu, Impérialismes. Circulation internationale des idées et luttes pour l’universel</w:t>
+                <w:t xml:space="preserve">Avant-garde or democracy? Transformations and Dilemmas of the U.S. public art programme in the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, pp.150-151. </w:t>
+              <w:t xml:space="preserve">Cultural Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.3898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09548963.2023.2276946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344132v1</w:t>
+                <w:t xml:space="preserve">hal-04344134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coulangeon, Culture de masse et société de classe. Le goût de l’altérité</w:t>
               </w:r>
@@ -1772,683 +1772,683 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Boltanski, Arnaud Esquerre, Enrichissement. Une critique de la marchandise</w:t>
+                <w:t xml:space="preserve">Boris Gobille, Le Mai 68 des écrivains. Crise politique et avant-gardes littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.152-154. </w:t>
+              <w:t xml:space="preserve">, 2018, 27, pp.206-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.1701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027488v1</w:t>
+                <w:t xml:space="preserve">hal-04027486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Chevalier, Une histoire des espaces alternatifs à New York – De Soho au South Bronx (1969-1985)</w:t>
+                <w:t xml:space="preserve">Luc Boltanski, Arnaud Esquerre, Enrichissement. Une critique de la marchandise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.139-141. </w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.152-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.1405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027490v1</w:t>
+                <w:t xml:space="preserve">hal-04027488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cometti. La Nouvelle aura. Économies de l'art et de la culture</w:t>
+                <w:t xml:space="preserve">Pauline Chevalier, Une histoire des espaces alternatifs à New York – De Soho au South Bronx (1969-1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.134-136. </w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.139-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.1396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04344169v1</w:t>
+                <w:t xml:space="preserve">hal-04027490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauwet, La Domestication de l’art. Politique et mécénat</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cometti. La Nouvelle aura. Économies de l'art et de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27, pp.204-205. </w:t>
+              <w:t xml:space="preserve">, 2018, 26, pp.134-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.1390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027484v1</w:t>
+                <w:t xml:space="preserve">hal-04344169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Quinz, Le cercle invisible. Environnements, systèmes, dispositifs</w:t>
+                <w:t xml:space="preserve">Laurent Cauwet, La Domestication de l’art. Politique et mécénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27, pp.200-201. </w:t>
+              <w:t xml:space="preserve">, 2018, 27, pp.204-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.1693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027483v1</w:t>
+                <w:t xml:space="preserve">hal-04027484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Gobille, Le Mai 68 des écrivains. Crise politique et avant-gardes littéraires</w:t>
+                <w:t xml:space="preserve">Emanuele Quinz, Le cercle invisible. Environnements, systèmes, dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27, pp.206-207. </w:t>
+              <w:t xml:space="preserve">, 2018, 27, pp.200-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.1677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027486v1</w:t>
+                <w:t xml:space="preserve">hal-04027483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Soulèvements »</w:t>
+                <w:t xml:space="preserve">Douglas Crimp, Pictures. S’approprier la photographie, New York, 1979-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24, pp.146-147. </w:t>
+              <w:t xml:space="preserve">, 2017, 24, pp.140-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.1280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027495v1</w:t>
+                <w:t xml:space="preserve">hal-04027491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Crimp, Pictures. S’approprier la photographie, New York, 1979-2014</w:t>
+                <w:t xml:space="preserve">« Soulèvements »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24, pp.140-141. </w:t>
+              <w:t xml:space="preserve">, 2017, 24, pp.146-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.1288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027491v1</w:t>
+                <w:t xml:space="preserve">hal-04027495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Burnham, Hans Haacke, Esthétique des systèmes</w:t>
               </w:r>
@@ -3135,51 +3135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A49C9752"/>
+    <w:nsid w:val="9F5BDBD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3366,51 +3366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-heimendinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0469-2457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heimendinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3299" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344129v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.105587" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344116v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344140v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3534" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973762.2023.2191399" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3341" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2023.2276946" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344132v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1NK25H7B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1903" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027488v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1405" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027490v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1396" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344169v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1390" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027484v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1693" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027483v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1677" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027486v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1701" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027495v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1288" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1280" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1214" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2396" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1357" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-heimendinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0469-2457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heimendinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3299" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.105587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973762.2023.2191399" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2023.2276946" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1NK25H7B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1903" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1701" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1405" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1390" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1693" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1677" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1214" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2396" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1357" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>