--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -166,2525 +166,2697 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Note de lecture : Larissa Buchholz, The Global Rules of Art: The Emergence and Divisions of a Cultural World Economy, Princeton, Princeton University Press, 2022, 387 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction. Sociologie et histoire de l’art contemporain : apports mutuels et obstacles à l’interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, pp.10-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.4034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Sociologie et histoire de l’art contemporain : apports mutuels et obstacles à l’interdisciplinarité</w:t>
+                <w:t xml:space="preserve">De l’avant-garde à l’art contemporain : extension ou dissolution de l’autonomie de l’art ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/marges.4034⟩</w:t>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.221-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ryy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04566948v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’art à la croisée des disciplines</w:t>
+                <w:t xml:space="preserve">Introduction. Sociologie et histoire de l’art contemporain : apports mutuels et obstacles à l’interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 38, pp.132-147. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/marges.4087⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.10 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.4034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04861702v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04566948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourdieu, Impérialismes. Circulation internationale des idées et luttes pour l’universel</w:t>
+                <w:t xml:space="preserve">L’art à la croisée des disciplines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Sofio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 37, pp.150-151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/marges.3898⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 38, pp.132-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.4087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04344132v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04861702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Burke, Qu’est-ce que l’histoire culturelle ?</w:t>
+                <w:t xml:space="preserve">Pierre Bourdieu, Impérialismes. Circulation internationale des idées et luttes pour l’universel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 36, pp.178-179. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 37, pp.150-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.3898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.3299⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04344139v1</w:t>
+                <w:t xml:space="preserve">hal-04344132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Barreiro López, Compagnons de lutte : avant-garde et critique d’art en Espagne pendant le franquisme</w:t>
+                <w:t xml:space="preserve">Avant-garde or democracy? Transformations and Dilemmas of the U.S. public art programme in the 1970s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique d'art</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cultural Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09548963.2023.2276946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/critiquedart.105587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04344129v1</w:t>
+                <w:t xml:space="preserve">hal-04344134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcher dans l’art contemporain</w:t>
+                <w:t xml:space="preserve">Peter Burke, Qu’est-ce que l’histoire culturelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.178-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.3299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344116v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gispert, Jean Cassou. Une histoire du musée</w:t>
+                <w:t xml:space="preserve">A State Avant-Gardism: Alternative Spaces and Cultural Policies in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhc.3534⟩</w:t>
+              <w:t xml:space="preserve">Visual Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01973762.2023.2191399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04344140v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A State Avant-Gardism: Alternative Spaces and Cultural Policies in the United States</w:t>
+                <w:t xml:space="preserve">Paula Barreiro López, Compagnons de lutte : avant-garde et critique d’art en Espagne pendant le franquisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01973762.2023.2191399⟩</w:t>
+              <w:t xml:space="preserve">Critique d'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/critiquedart.105587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082083v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gautier, Michelle Zancarini-Fournel, De la défense des savoirs critiques. Quand le pouvoir s’en prend à l’autonomie de la recherche</w:t>
+                <w:t xml:space="preserve">Marcher dans l’art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04344137v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-garde or democracy? Transformations and Dilemmas of the U.S. public art programme in the 1970s</w:t>
+                <w:t xml:space="preserve">Marie Gispert, Jean Cassou. Une histoire du musée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Trends</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhc.3534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09548963.2023.2276946⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04344134v1</w:t>
+                <w:t xml:space="preserve">hal-04344140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Coulangeon, Culture de masse et société de classe. Le goût de l’altérité</w:t>
+                <w:t xml:space="preserve">Claude Gautier, Michelle Zancarini-Fournel, De la défense des savoirs critiques. Quand le pouvoir s’en prend à l’autonomie de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34, pp.196-198. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.3341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.2994⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04027449v1</w:t>
+                <w:t xml:space="preserve">hal-04344137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Joyeux-Prunel, Naissance de l’art contemporain. Une histoire Mondiale 1945-1970</w:t>
+                <w:t xml:space="preserve">Philippe Coulangeon, Culture de masse et société de classe. Le goût de l’altérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 34, pp.194-195. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 34, pp.196-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.2994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.2984⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04027451v1</w:t>
+                <w:t xml:space="preserve">hal-04027449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien avec Laurent Jeanpierre</w:t>
+                <w:t xml:space="preserve">Béatrice Joyeux-Prunel, Naissance de l’art contemporain. Une histoire Mondiale 1945-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32, pp.120-133. </w:t>
+              <w:t xml:space="preserve">, 2022, 34, pp.194-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.2549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/marges.2984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03940835v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fellmann, Palais de Tokyo. Kunstpolitik und Ästhetik im 20. und 21. Jahrhundert</w:t>
+                <w:t xml:space="preserve">Entretien avec Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32, pp.156-157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/marges.2564⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 32, pp.120-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.2549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027453v1</w:t>
+                <w:t xml:space="preserve">hal-03940835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Sapiro, Peut-on dissocier l’œuvre de l’auteur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32, pp.166-167. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.2603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rancière, Les Temps modernes. Art, temps, politique</w:t>
+                <w:t xml:space="preserve">Benjamin Fellmann, Palais de Tokyo. Kunstpolitik und Ästhetik im 20. und 21. Jahrhundert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30, pp.164-165. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 32, pp.156-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.2564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.2097⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04027497v1</w:t>
+                <w:t xml:space="preserve">hal-04027453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fred Turner, L’usage de l’art. De Burning Man à Facebook, art, technologie et management dans la Silicon Valley</w:t>
+                <w:t xml:space="preserve">Jacques Rancière, Les Temps modernes. Art, temps, politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.164-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.2097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.47453⟩</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-04027499v1</w:t>
+                <w:t xml:space="preserve">hal-04027497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Quintyn, Implémentations /implantations : pragmatisme et théorie critique. Essais sur l’art et la philosophie de l’art</w:t>
+                <w:t xml:space="preserve">Fred Turner, L’usage de l’art. De Burning Man à Facebook, art, technologie et management dans la Silicon Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28, pp.146-147. </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.47453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04027496v1</w:t>
+                <w:t xml:space="preserve">hal-04027499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Gobille, Le Mai 68 des écrivains. Crise politique et avant-gardes littéraires</w:t>
+                <w:t xml:space="preserve">Olivier Quintyn, Implémentations /implantations : pragmatisme et théorie critique. Essais sur l’art et la philosophie de l’art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27, pp.206-207. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 28, pp.146-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.1903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1701⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04027486v1</w:t>
+                <w:t xml:space="preserve">hal-04027496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Boltanski, Arnaud Esquerre, Enrichissement. Une critique de la marchandise</w:t>
+                <w:t xml:space="preserve">Boris Gobille, Le Mai 68 des écrivains. Crise politique et avant-gardes littéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.152-154. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 27, pp.206-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.1701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1405⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04027488v1</w:t>
+                <w:t xml:space="preserve">hal-04027486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Chevalier, Une histoire des espaces alternatifs à New York – De Soho au South Bronx (1969-1985)</w:t>
+                <w:t xml:space="preserve">Luc Boltanski, Arnaud Esquerre, Enrichissement. Une critique de la marchandise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.139-141. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 26, pp.152-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.1405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1396⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04027490v1</w:t>
+                <w:t xml:space="preserve">hal-04027488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cometti. La Nouvelle aura. Économies de l'art et de la culture</w:t>
+                <w:t xml:space="preserve">Pauline Chevalier, Une histoire des espaces alternatifs à New York – De Soho au South Bronx (1969-1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 26, pp.134-136. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 26, pp.139-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.1396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1390⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04344169v1</w:t>
+                <w:t xml:space="preserve">hal-04027490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Cauwet, La Domestication de l’art. Politique et mécénat</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cometti. La Nouvelle aura. Économies de l'art et de la culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27, pp.204-205. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 26, pp.134-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.1390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1693⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04027484v1</w:t>
+                <w:t xml:space="preserve">hal-04344169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Quinz, Le cercle invisible. Environnements, systèmes, dispositifs</w:t>
+                <w:t xml:space="preserve">Laurent Cauwet, La Domestication de l’art. Politique et mécénat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27, pp.200-201. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 27, pp.204-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.1693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1677⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04027483v1</w:t>
+                <w:t xml:space="preserve">hal-04027484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Crimp, Pictures. S’approprier la photographie, New York, 1979-2014</w:t>
+                <w:t xml:space="preserve">Emanuele Quinz, Le cercle invisible. Environnements, systèmes, dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24, pp.140-141. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 27, pp.200-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.1677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1280⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04027491v1</w:t>
+                <w:t xml:space="preserve">hal-04027483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Soulèvements »</w:t>
+                <w:t xml:space="preserve">Douglas Crimp, Pictures. S’approprier la photographie, New York, 1979-2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 24, pp.146-147. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 24, pp.140-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.1280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1288⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04027495v1</w:t>
+                <w:t xml:space="preserve">hal-04027491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Burnham, Hans Haacke, Esthétique des systèmes</w:t>
+                <w:t xml:space="preserve">« Soulèvements »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 23, pp.146-147. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 24, pp.146-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.1288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/marges.1222⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04027492v1</w:t>
+                <w:t xml:space="preserve">hal-04027495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand récit de la critique institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22, pp.50-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.1094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Quintyn, Valences de l’avant-garde. Essai sur l’avant-garde, l’art contemporain et l’institution</w:t>
+                <w:t xml:space="preserve">Jack Burnham, Hans Haacke, Esthétique des systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.146-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/marges.1222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quintyn, Valences de l’avant-garde. Essai sur l’avant-garde, l’art contemporain et l’institution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23, pp.136-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/marges.1214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2694,100 +2866,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Etat contre la norme. Le tournant des institutions publiques vers l'art d'avant-garde, 1959-1977 (Allemagne de l'Ouest, Etats-Unis, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université Paris 8 - Vincennes-Saint-Denis, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04030910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2797,277 +2969,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des idées dans l'art contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 32, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/marges.2396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentalisations de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, 2018, Marges, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/marges.1357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Heimendinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/marges.1304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3135,51 +3307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F5BDBD1"/>
+    <w:nsid w:val="188AE852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3366,51 +3538,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-heimendinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0469-2457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562670v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heimendinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4034" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566948v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344132v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3898" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344139v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3299" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.105587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3534" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973762.2023.2191399" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344137v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344134v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2023.2276946" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2994" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2984" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940835v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2549" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2564" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027498v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47453" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1NK25H7B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027496v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1903" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027486v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1701" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027488v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1405" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1396" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1390" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1693" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027483v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1677" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027491v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1280" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030828v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1214" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344176v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2396" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1357" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344173v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-heimendinger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0469-2457" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609209v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heimendinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562670v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ryy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04861702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sofio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3898" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344134v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09548963.2023.2276946" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344139v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3299" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082083v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01973762.2023.2191399" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344129v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/critiquedart.105587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344116v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344140v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhc.3534" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3341" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2994" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2984" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03940835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2549" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027498v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2603" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2564" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027497v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027499v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47453" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1NK25H7B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027486v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027488v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1405" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027490v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1396" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1390" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027484v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1693" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027483v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1677" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027491v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1280" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1288" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030828v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1222" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027494v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1214" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04030910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.2396" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1357" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344173v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.1304" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>