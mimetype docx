--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -243,295 +243,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Rousseau</w:t>
+                <w:t xml:space="preserve">Nitrogen concentration shapes the size structure and the functional diversity of phytoplankton communities in the southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Zukowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erwan Legeay</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557625v1</w:t>
+                <w:t xml:space="preserve">hal-05403677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen concentration shapes the size structure and the functional diversity of phytoplankton communities in the southern Indian Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joanna Zukowska</w:t>
+                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.e14129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05403677v1</w:t>
+                <w:t xml:space="preserve">hal-05557625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
               </w:r>
@@ -1311,291 +1311,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O short'branch Microsporidia, where art thou? Identifying diversity hotspots for future sampling</w:t>
+                <w:t xml:space="preserve">How good are global DNA‐based environmental surveys for detecting all protist diversity? Arcellinida as an example of biased representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan Gross</w:t>
+                <w:t xml:space="preserve">Fernando Useros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ľubomír Rajter</w:t>
+                <w:t xml:space="preserve">Iván García-Cunchillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrique Lara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2024.126119⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (3), pp.e16606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908383v1</w:t>
+                <w:t xml:space="preserve">hal-04927460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How good are global DNA‐based environmental surveys for detecting all protist diversity? Arcellinida as an example of biased representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O short'branch Microsporidia, where art thou? Identifying diversity hotspots for future sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Useros</w:t>
+                <w:t xml:space="preserve">Ľubomír Rajter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván García-Cunchillos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (3), pp.e16606. </w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.126119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2024.126119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927460v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-comparison of marine microbiome sampling protocols</w:t>
               </w:r>
@@ -1875,51 +1875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico M Ibarbalz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (1), pp.101. </w:t>
@@ -2960,51 +2960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3049,161 +3049,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ocean Barcode Atlas: a web service to explore the biodiversity and biogeography of marine organisms.</w:t>
+                <w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Vernette</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vintache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03115219v1</w:t>
+                <w:t xml:space="preserve">hal-03443359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating sediment and water sampling methods for the estimation of deep-sea biodiversity using environmental DNA</w:t>
               </w:r>
@@ -3317,429 +3317,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t>
+                <w:t xml:space="preserve">The Ocean Barcode Atlas: a web service to explore the biodiversity and biogeography of marine organisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Caroline Vernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Delage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marko Budinich</w:t>
+                <w:t xml:space="preserve">Julien Lecubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vintache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03443359v2</w:t>
+                <w:t xml:space="preserve">hal-03115219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
+                <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Delmont</w:t>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097258v3</w:t>
+                <w:t xml:space="preserve">hal-03318806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Séverine Martini</w:t>
+                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318806v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097258v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An assessment of environmental metabarcoding protocols aiming at favoring contemporary biodiversity in inventories of deep-sea communities</w:t>
               </w:r>
@@ -3872,51 +3872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography of marine giant viruses reveals their interplay with eukaryotes and ecological functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisashi Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanze Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5100,51 +5100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273465v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557567v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Avrahami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Rubin&#8208;blum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Koplovitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70126" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Zavadska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Auladell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303697" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908383v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gross" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubom&#237;r Rajter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2024.126119" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Useros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a-Cunchillos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pascoal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Tomasino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Piredda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Marina Quero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Torgo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00278-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9309" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596404v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16829" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13592" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Brandt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86396-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Maignien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00234" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01288-w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971181v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14537" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Mordret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.211" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023217v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273465v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557567v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Avrahami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Rubin&#8208;blum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Koplovitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70126" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Zavadska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Auladell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303697" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Useros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a-Cunchillos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gross" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubom&#237;r Rajter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2024.126119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pascoal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Tomasino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Piredda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Marina Quero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Torgo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00278-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9309" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596404v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16829" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13592" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Brandt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86396-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Maignien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00234" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01288-w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971181v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14537" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Mordret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.211" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023217v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>