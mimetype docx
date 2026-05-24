--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -75,2063 +75,2063 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
+                <w:t xml:space="preserve">OligoN‐Design: A Simple and Versatile Tool to Design Specific Probes and Primers From Large Heterogeneous Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Rousseau</w:t>
+                <w:t xml:space="preserve">Miguel Sandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Walde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+                <w:t xml:space="preserve">Irene Forn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Legeay</w:t>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (7), </w:t>
+              <w:t xml:space="preserve">, 2026, 26 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.70140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273465v1</w:t>
+                <w:t xml:space="preserve">hal-05616953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen concentration shapes the size structure and the functional diversity of phytoplankton communities in the southern Indian Ocean</w:t>
+                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+                <w:t xml:space="preserve">Coralie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Zukowska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Noël</w:t>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf195. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.e14129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403677v1</w:t>
+                <w:t xml:space="preserve">hal-05557625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nitrogen concentration shapes the size structure and the functional diversity of phytoplankton communities in the southern Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Zukowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Erwan Legeay</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melilotus Thyssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557625v1</w:t>
+                <w:t xml:space="preserve">hal-05403677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (7), pp.e14129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal transition in the dominance of photoautotrophic and heterotrophic protists in the photic layer of a subtropical marine ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoav Avrahami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Rubin‐blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Koplovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (4), pp.e70126. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanne Aubé</w:t>
+                <w:t xml:space="preserve">A Practical Comparison of Short‐ and Long‐Read Metabarcoding Sequencing: Challenges and Solutions for Plastid Read Removal and Microbial Community Exploration of Seaweed Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rousvoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434404v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Cosnier</w:t>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Zinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Karine Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Nef</w:t>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.3452. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58027-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138560v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse patterns of correspondence between protist metabarcodes and protist metagenome-assembled genomes</w:t>
+                <w:t xml:space="preserve">Patterns and drivers of diatom diversity and abundance in the global ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daryna Zavadska</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Richter</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlotte Nef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0303697. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58027-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908413v1</w:t>
+                <w:t xml:space="preserve">hal-05138560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global genetic diversity of planktonic foraminifera reveals the structure of cryptic speciation in plankton</w:t>
+                <w:t xml:space="preserve">Diverse patterns of correspondence between protist metabarcodes and protist metagenome-assembled genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Morard</w:t>
+                <w:t xml:space="preserve">Daryna Zavadska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Darling</w:t>
+                <w:t xml:space="preserve">Adrià Auladell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Weiner</w:t>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Hassenrück</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/brv.13065⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (6), pp.e0303697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0303697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552961v1</w:t>
+                <w:t xml:space="preserve">hal-04908413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How good are global DNA‐based environmental surveys for detecting all protist diversity? Arcellinida as an example of biased representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The global genetic diversity of planktonic foraminifera reveals the structure of cryptic speciation in plankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Useros</w:t>
+                <w:t xml:space="preserve">Kate Darling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iván García-Cunchillos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Berney</w:t>
+                <w:t xml:space="preserve">Agnes Weiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Lara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christiane Hassenrück</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Vanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16606⟩</w:t>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (4), pp.1218-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.13065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927460v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O short'branch Microsporidia, where art thou? Identifying diversity hotspots for future sampling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How good are global DNA‐based environmental surveys for detecting all protist diversity? Arcellinida as an example of biased representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ľubomír Rajter</w:t>
+                <w:t xml:space="preserve">Fernando Useros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">Iván García-Cunchillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bass</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enrique Lara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Protistology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 96, pp.126119. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (3), pp.e16606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejop.2024.126119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908383v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-comparison of marine microbiome sampling protocols</w:t>
+                <w:t xml:space="preserve">O short'branch Microsporidia, where art thou? Identifying diversity hotspots for future sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Pascoal</w:t>
+                <w:t xml:space="preserve">Megan Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paola Tomasino</w:t>
+                <w:t xml:space="preserve">Ľubomír Rajter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Piredda</w:t>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grazia Marina Quero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luís Torgo</w:t>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00278-w⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Protistology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.126119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejop.2024.126119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239634v1</w:t>
+                <w:t xml:space="preserve">hal-04908383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-comparison of marine microbiome sampling protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Pascoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Galand</w:t>
+                <w:t xml:space="preserve">Maria Paola Tomasino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+                <w:t xml:space="preserve">Roberta Piredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem Salazar</w:t>
+                <w:t xml:space="preserve">Grazia Marina Quero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Hochart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Luís Torgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00278-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176291v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan-Arctic plankton community structure and its global connectivity</w:t>
+                <w:t xml:space="preserve">Diversity of the Pacific Ocean coral reef microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico M Ibarbalz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pierre Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hochart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adriana Zingone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.2022.00060⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.3039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-38500-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04267640v1</w:t>
+                <w:t xml:space="preserve">hal-04176291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pan-Arctic plankton community structure and its global connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Budinich</w:t>
+                <w:t xml:space="preserve">Federico M Ibarbalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Murillo</w:t>
+                <w:t xml:space="preserve">Mathieu Ardyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoela Brandão</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
+                <w:t xml:space="preserve">Adriana Zingone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.00060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2022.00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184772v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting global distributions of eukaryotic plankton communities from satellite data</w:t>
               </w:r>
@@ -2143,77 +2143,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroto Kaneko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisashi Endo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (1), pp.101. </w:t>
@@ -2245,2715 +2245,2849 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of eukaryotic diversity from the surface to the deep-ocean sediment</w:t>
+                <w:t xml:space="preserve">Ocean-wide comparisons of mesopelagic planktonic community structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cordier</w:t>
+                <w:t xml:space="preserve">Janaina Rigonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Barrenechea Angeles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lejzerowicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Berney</w:t>
+                <w:t xml:space="preserve">Alejandro Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9309⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-023-00279-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561462v1</w:t>
+                <w:t xml:space="preserve">hal-04184772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plankton Planet: A frugal, cooperative measure of aquatic life at the planetary scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colomban de Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Pollina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, pp.936972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2022.936972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the phycosphere of Emiliania huxleyi : from bloom dynamics to microbiome assembly experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Câmara dos Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Frada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.16829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596404v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust approach to estimate relative phytoplankton cell abundances from metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Pierella Karlusich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Zingone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.16-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.13592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of eukaryotic diversity from the surface to the deep-ocean sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vannier</w:t>
+                <w:t xml:space="preserve">Tristan Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Leconte</w:t>
+                <w:t xml:space="preserve">Inès Barrenechea Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Frémont</w:t>
+                <w:t xml:space="preserve">Franck Lejzerowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399723v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic evidence for global ocean plankton biogeography shaped by large-scale current systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariarita Caracciolo</w:t>
+                <w:t xml:space="preserve">Romain Watteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+                <w:t xml:space="preserve">Thomas Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Forsans</w:t>
+                <w:t xml:space="preserve">Jade Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e78129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781932v1</w:t>
+                <w:t xml:space="preserve">hal-02399723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Delage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marko Budinich</w:t>
+                <w:t xml:space="preserve">Mariarita Caracciolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vintache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Henry</w:t>
+                <w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443359v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating sediment and water sampling methods for the estimation of deep-sea biodiversity using environmental DNA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Ocean Barcode Atlas: a web service to explore the biodiversity and biogeography of marine organisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Pradillon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caroline Vernette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomban de Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-86396-8⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (4), pp.1347-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198097v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ocean Barcode Atlas: a web service to explore the biodiversity and biogeography of marine organisms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluating sediment and water sampling methods for the estimation of deep-sea biodiversity using environmental DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam I Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pradillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13322⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.7856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-86396-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115219v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental vulnerability of the global ocean epipelagic plankton community interactome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Martini</w:t>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+                <w:t xml:space="preserve">Erwan Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Budinich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
+                <w:t xml:space="preserve">Damien Vintache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (35), pp.eabg1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abg1921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318806v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443359v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
+                <w:t xml:space="preserve">Macroscale patterns of oceanic zooplankton composition and size structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Delmont</w:t>
+                <w:t xml:space="preserve">Séverine Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yawouvi Dodji Soviadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Olivier Irisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.15714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94615-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097258v3</w:t>
+                <w:t xml:space="preserve">hal-03318806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of environmental metabarcoding protocols aiming at favoring contemporary biodiversity in inventories of deep-sea communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lois Maignien</w:t>
+                <w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroto Kaneko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaffron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Delmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00234⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410860v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097258v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of marine giant viruses reveals their interplay with eukaryotes and ecological functions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An assessment of environmental metabarcoding protocols aiming at favoring contemporary biodiversity in inventories of deep-sea communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lois Maignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-01288-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02974168v1</w:t>
+                <w:t xml:space="preserve">hal-03410860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Biogeography of marine giant viruses reveals their interplay with eukaryotes and ecological functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisashi Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Blanc-Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanze Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Greta Busseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (12), pp.1639-1649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-01288-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094778v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling between taxonomic and functional diversity in protistan coastal communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global Trends in Marine Plankton Diversity across Kingdoms of Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sourisseau</w:t>
+                <w:t xml:space="preserve">Federico Ibarbalz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoela Brandão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Severine Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Schmitt</w:t>
+                <w:t xml:space="preserve">Greta Busseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (2), pp.730-749. </w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (5), pp.1084-1097.e21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971181v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worldwide Occurrence and Activity of the Reef-Building Coral Symbiont Symbiodinium in the Open Ocean</w:t>
+                <w:t xml:space="preserve">Coupling between taxonomic and functional diversity in protistan coastal communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Decelle</w:t>
+                <w:t xml:space="preserve">Pierre Ramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Marc Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pochon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
+                <w:t xml:space="preserve">Sophie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (22), pp.3625-3633.e3. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (2), pp.730-749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194113v1</w:t>
+                <w:t xml:space="preserve">hal-03971181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The symbiotic life of Symbiodinium in the open ocean within a new species of calcifying ciliate (Tiarina sp.)</w:t>
+                <w:t xml:space="preserve">Worldwide Occurrence and Activity of the Reef-Building Coral Symbiont Symbiodinium in the Open Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Mordret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Margaux Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (6), pp.1424-1436. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (22), pp.3625-3633.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2015.211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258214v1</w:t>
+                <w:t xml:space="preserve">hal-02194113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The symbiotic life of Symbiodinium in the open ocean within a new species of calcifying ciliate (Tiarina sp.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Probert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Solenn Mordret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Carmichael</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (6), pp.1424-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2015.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253979v1</w:t>
+                <w:t xml:space="preserve">hal-01258214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
+                <w:t xml:space="preserve">Eukaryotic plankton diversity in the sunlit ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noan Le Bescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoline Faust</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johan Decelle</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Carmichael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Colin</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1261605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1261605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234200v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determinants of community structure in the global plankton interactome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gipsi Lima-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Decelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 348 (6237), pp.1262073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1262073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physiological responses of Manila clams Venerupis (=Ruditapes) philippinarum with varying parasite Perkinsus olseni burden to toxic algal Alexandrium ostenfeldii exposure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malwenn Lassudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Medhioub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 154, pp.27-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2014.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5100,51 +5234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273465v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14129" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557567v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Avrahami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Rubin&#8208;blum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Koplovitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70126" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Zavadska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Auladell" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303697" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Useros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a-Cunchillos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gross" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubom&#237;r Rajter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2024.126119" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239634v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pascoal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Tomasino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Piredda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Marina Quero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Torgo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00278-w" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561462v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9309" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596404v3" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16829" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13592" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198097v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Brandt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86396-8" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Maignien" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00234" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974168v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01288-w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971181v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14537" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258214v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Mordret" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.211" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023217v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05616953v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Forn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70140" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557625v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Legeay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Berthelot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Zukowska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril No&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melilotus Thyssen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf195" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Avrahami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Rubin&#8208;blum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Koplovitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70126" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05273465v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05138560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cosnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nef" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58027-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04908413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryna Zavadska" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Auladell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303697" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04552961v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Morard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Darling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Weiner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Hassenr&#252;ck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Useros" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Garc&#237;a-Cunchillos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Gross" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#317;ubom&#237;r Rajter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejop.2024.126119" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239634v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Pascoal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Tomasino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Piredda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazia Marina Quero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Torgo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00278-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176291v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Salazar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hochart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-38500-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267640v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico M Ibarbalz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ardyna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Zingone" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2022.00060" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00308-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184772v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janaina Rigonato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Budinich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Murillo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoela Brand&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00279-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noan Le Bescot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pollina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.936972" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596404v3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana C&#226;mara dos Reis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Frada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16829" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Pierella Karlusich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lombard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13592" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cordier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barrenechea Angeles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9309" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02399723v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Watteaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vannier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Leconte" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78129" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115219v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vernette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecubin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13322" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198097v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam I Brandt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86396-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443359v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Delage" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vintache" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abg1921" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318806v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yawouvi Dodji Soviadan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94615-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03410860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lois Maignien" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00234" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974168v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanze Li" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-01288-w" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ibarbalz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.10.008" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971181v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ramond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sourisseau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schmitt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14537" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194113v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Decelle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pochon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.09.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Mordret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Colin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Carmichael" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2015.211" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253979v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261605" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gipsi Lima-Mendez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Faust" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1262073" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01023217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malwenn Lassudrie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Richard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Medhioub" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2014.05.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>